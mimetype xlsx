--- v2 (2026-02-28)
+++ v3 (2026-05-13)
@@ -875,51 +875,53 @@
       <c r="T6" s="4" t="inlineStr">
         <is>
           <t>Директор Гатило Оксана Леонідівна</t>
         </is>
       </c>
       <c r="U6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y6" s="5"/>
+      <c r="Y6" s="5" t="n">
+        <v>400</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="4" t="inlineStr">
         <is>
           <t>Дніпровська гімназія № 131 Дніпровської міської ради</t>
         </is>
       </c>
       <c r="B7" s="5" t="n">
         <v>140423</v>
       </c>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D7" s="4" t="inlineStr">
         <is>
           <t>Гімназія № 131 ДМР</t>
         </is>
       </c>
       <c r="E7" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -1530,51 +1532,51 @@
       </c>
       <c r="N12" s="7"/>
       <c r="O12" s="4" t="inlineStr">
         <is>
           <t>Департамент гуманітарної політики Дніпровської міської ради</t>
         </is>
       </c>
       <c r="P12" s="4" t="inlineStr">
         <is>
           <t>(050)6495448</t>
         </is>
       </c>
       <c r="Q12" s="4"/>
       <c r="R12" s="4" t="inlineStr">
         <is>
           <t>zso55@dhp.dniprorada.gov.ua</t>
         </is>
       </c>
       <c r="S12" s="4" t="inlineStr">
         <is>
           <t>http://dneprschool55.dnepredu.com</t>
         </is>
       </c>
       <c r="T12" s="4" t="inlineStr">
         <is>
-          <t>Директор Кіяшко Людмила Володимирівна</t>
+          <t>Директор Кізіль Марина Анатоліївна</t>
         </is>
       </c>
       <c r="U12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y12" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
@@ -1897,362 +1899,362 @@
       <c r="U15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y15" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="4" t="inlineStr">
         <is>
-          <t>Дніпровська гімназія № 86 Дніпровської міської ради</t>
+          <t>Дніпровська гімназія №44 Дніпровської міської ради</t>
         </is>
       </c>
       <c r="B16" s="5" t="n">
-        <v>138656</v>
+        <v>138898</v>
       </c>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
-          <t>Гімназія № 86 ДМР</t>
+          <t>Гімназія № 44 ДМР</t>
         </is>
       </c>
       <c r="E16" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G16" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H16" s="6" t="inlineStr">
         <is>
           <t>1210136300</t>
         </is>
       </c>
       <c r="I16" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J16" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K16" s="4" t="inlineStr">
         <is>
-          <t>вулиця Янтарна, 39</t>
+          <t>вулиця Галини Мазепи, 6</t>
         </is>
       </c>
       <c r="L16" s="6" t="inlineStr">
         <is>
           <t>UA12020010010114149</t>
         </is>
       </c>
       <c r="M16" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N16" s="7"/>
       <c r="O16" s="4" t="inlineStr">
         <is>
           <t>Департамент гуманітарної політики Дніпровської міської ради</t>
         </is>
       </c>
       <c r="P16" s="4" t="inlineStr">
         <is>
-          <t>(050)3400618</t>
+          <t>(066)2446957</t>
         </is>
       </c>
       <c r="Q16" s="4"/>
       <c r="R16" s="4" t="inlineStr">
         <is>
-          <t>zso086@dhp.dniprorada.gov.ua</t>
+          <t>szo44@dhp.dniprorada.gov.ua</t>
         </is>
       </c>
       <c r="S16" s="4" t="inlineStr">
         <is>
-          <t>http://school86.dnepredu.com</t>
+          <t>http://sp_school44.dnepredu.com/</t>
         </is>
       </c>
       <c r="T16" s="4" t="inlineStr">
         <is>
-          <t>Директор Томчук Ольга Олександрівна</t>
+          <t>Директор Корусевич Юлія Анатоліївна</t>
         </is>
       </c>
       <c r="U16" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V16" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W16" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X16" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y16" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="4" t="inlineStr">
         <is>
-          <t>Дніпровська гімназія №44 Дніпровської міської ради</t>
+          <t>Дніпровська гімназія №64 Дніпровської міської ради</t>
         </is>
       </c>
       <c r="B17" s="5" t="n">
-        <v>138898</v>
+        <v>140504</v>
       </c>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
-          <t>Гімназія № 44 ДМР</t>
+          <t>Гімназія № 64 ДМР</t>
         </is>
       </c>
       <c r="E17" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G17" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H17" s="6" t="inlineStr">
         <is>
           <t>1210136300</t>
         </is>
       </c>
       <c r="I17" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J17" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K17" s="4" t="inlineStr">
         <is>
-          <t>вулиця Галини Мазепи, 6</t>
+          <t>вулиця Незламна, 377</t>
         </is>
       </c>
       <c r="L17" s="6" t="inlineStr">
         <is>
           <t>UA12020010010114149</t>
         </is>
       </c>
       <c r="M17" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N17" s="7"/>
       <c r="O17" s="4" t="inlineStr">
         <is>
           <t>Департамент гуманітарної політики Дніпровської міської ради</t>
         </is>
       </c>
       <c r="P17" s="4" t="inlineStr">
         <is>
-          <t>(066)2446957</t>
+          <t>(050)3400558</t>
         </is>
       </c>
       <c r="Q17" s="4"/>
       <c r="R17" s="4" t="inlineStr">
         <is>
-          <t>szo44@dhp.dniprorada.gov.ua</t>
+          <t>zso64@dhp.dniprorada.gov.ua</t>
         </is>
       </c>
       <c r="S17" s="4" t="inlineStr">
         <is>
-          <t>http://sp_school44.dnepredu.com/</t>
+          <t>http://school64.dnepredu.com/</t>
         </is>
       </c>
       <c r="T17" s="4" t="inlineStr">
         <is>
-          <t>Директор Корусевич Юлія Анатоліївна</t>
+          <t>Директор Веремієнко Наталія Григорівна</t>
         </is>
       </c>
       <c r="U17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y17" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="4" t="inlineStr">
         <is>
-          <t>Дніпровська гімназія №64 Дніпровської міської ради</t>
+          <t>Дніпровська гімназія №86 Дніпровської міської ради</t>
         </is>
       </c>
       <c r="B18" s="5" t="n">
-        <v>140504</v>
+        <v>138656</v>
       </c>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
-          <t>Гімназія № 64 ДМР</t>
+          <t>Гімназія № 86 ДМР</t>
         </is>
       </c>
       <c r="E18" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G18" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H18" s="6" t="inlineStr">
         <is>
           <t>1210136300</t>
         </is>
       </c>
       <c r="I18" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J18" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K18" s="4" t="inlineStr">
         <is>
-          <t>вулиця Незламна, 377</t>
+          <t>вулиця Янтарна, 39</t>
         </is>
       </c>
       <c r="L18" s="6" t="inlineStr">
         <is>
           <t>UA12020010010114149</t>
         </is>
       </c>
       <c r="M18" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N18" s="7"/>
       <c r="O18" s="4" t="inlineStr">
         <is>
           <t>Департамент гуманітарної політики Дніпровської міської ради</t>
         </is>
       </c>
       <c r="P18" s="4" t="inlineStr">
         <is>
-          <t>(050)3400558</t>
+          <t>(050)3400618</t>
         </is>
       </c>
       <c r="Q18" s="4"/>
       <c r="R18" s="4" t="inlineStr">
         <is>
-          <t>zso64@dhp.dniprorada.gov.ua</t>
+          <t>zso086@dhp.dniprorada.gov.ua</t>
         </is>
       </c>
       <c r="S18" s="4" t="inlineStr">
         <is>
-          <t>http://school64.dnepredu.com/</t>
+          <t>http://school86.dnepredu.com</t>
         </is>
       </c>
       <c r="T18" s="4" t="inlineStr">
         <is>
-          <t>Директор Веремієнко Наталія Григорівна</t>
+          <t>В.о. директора Сидоренко Ганна Олександрівна</t>
         </is>
       </c>
       <c r="U18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y18" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
@@ -3024,51 +3026,53 @@
       <c r="T25" s="4" t="inlineStr">
         <is>
           <t>Директор Олефір Леонід Олексійович</t>
         </is>
       </c>
       <c r="U25" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V25" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W25" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X25" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y25" s="5"/>
+      <c r="Y25" s="5" t="n">
+        <v>325</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="4" t="inlineStr">
         <is>
           <t>Комунальний заклад освіти "Ліцей "Синергія" Дніпропетровської обласної ради"</t>
         </is>
       </c>
       <c r="B26" s="5" t="n">
         <v>139977</v>
       </c>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
           <t>КЗО "Ліцей "Синергія" ДОР"</t>
         </is>
       </c>
       <c r="E26" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -3137,51 +3141,53 @@
       <c r="T26" s="4" t="inlineStr">
         <is>
           <t>Директор Ващенко Марина Іванівна</t>
         </is>
       </c>
       <c r="U26" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V26" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W26" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X26" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y26" s="5"/>
+      <c r="Y26" s="5" t="n">
+        <v>400</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="4" t="inlineStr">
         <is>
           <t>Комунальний заклад освіти "Спеціальна школа №12" Дніпропетровської обласної ради"</t>
         </is>
       </c>
       <c r="B27" s="5" t="n">
         <v>137177</v>
       </c>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
           <t>КЗО "СШ №12" ДОР"</t>
         </is>
       </c>
       <c r="E27" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -3250,51 +3256,53 @@
       <c r="T27" s="4" t="inlineStr">
         <is>
           <t>Директор Купрас Віра Василівна</t>
         </is>
       </c>
       <c r="U27" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V27" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W27" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X27" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y27" s="5"/>
+      <c r="Y27" s="5" t="n">
+        <v>270</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="4" t="inlineStr">
         <is>
           <t>Приватний заклад освіти "Свято-Успенський ліцей"</t>
         </is>
       </c>
       <c r="B28" s="5" t="n">
         <v>148321</v>
       </c>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
           <t>Свято-Успенський ліцей</t>
         </is>
       </c>
       <c r="E28" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>