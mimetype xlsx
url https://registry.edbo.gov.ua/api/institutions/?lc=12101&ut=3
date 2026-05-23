--- v2 (2026-03-30)
+++ v3 (2026-05-23)
@@ -1187,51 +1187,51 @@
       </c>
       <c r="N9" s="7"/>
       <c r="O9" s="4" t="inlineStr">
         <is>
           <t>Департамент гуманітарної політики Дніпровської міської ради</t>
         </is>
       </c>
       <c r="P9" s="4" t="inlineStr">
         <is>
           <t>(095)5140388</t>
         </is>
       </c>
       <c r="Q9" s="4"/>
       <c r="R9" s="4" t="inlineStr">
         <is>
           <t>sz105@dhp.dniprorada.gov.ua</t>
         </is>
       </c>
       <c r="S9" s="4" t="inlineStr">
         <is>
           <t>http://school105.dnepredu.com</t>
         </is>
       </c>
       <c r="T9" s="4" t="inlineStr">
         <is>
-          <t>Директор Ткаченко Тетяна Миколаївна</t>
+          <t>Директор Ростовський Олександр Володимирович</t>
         </is>
       </c>
       <c r="U9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y9" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
@@ -2227,51 +2227,53 @@
       <c r="T18" s="4" t="inlineStr">
         <is>
           <t>Директор Гатило Оксана Леонідівна</t>
         </is>
       </c>
       <c r="U18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y18" s="5"/>
+      <c r="Y18" s="5" t="n">
+        <v>400</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="4" t="inlineStr">
         <is>
           <t>Дніпровська гімназія № 118 Дніпровської міської ради</t>
         </is>
       </c>
       <c r="B19" s="5" t="n">
         <v>137677</v>
       </c>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>Гімназія № 118 ДМР</t>
         </is>
       </c>
       <c r="E19" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -2792,51 +2794,53 @@
       <c r="T23" s="4" t="inlineStr">
         <is>
           <t>Директор Ісаєв В'ячеслав Віталійович</t>
         </is>
       </c>
       <c r="U23" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V23" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W23" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X23" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y23" s="5"/>
+      <c r="Y23" s="5" t="n">
+        <v>334</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="4" t="inlineStr">
         <is>
           <t>Дніпровська гімназія № 128 Дніпровської міської ради</t>
         </is>
       </c>
       <c r="B24" s="5" t="n">
         <v>142748</v>
       </c>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
           <t>Гімназія № 128 ДМР</t>
         </is>
       </c>
       <c r="E24" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -2882,51 +2886,51 @@
       </c>
       <c r="N24" s="7"/>
       <c r="O24" s="4" t="inlineStr">
         <is>
           <t>Департамент гуманітарної політики Дніпровської міської ради</t>
         </is>
       </c>
       <c r="P24" s="4" t="inlineStr">
         <is>
           <t>(095)5321983</t>
         </is>
       </c>
       <c r="Q24" s="4"/>
       <c r="R24" s="4" t="inlineStr">
         <is>
           <t>zso128@dhp.dniprorada.gov.ua</t>
         </is>
       </c>
       <c r="S24" s="4" t="inlineStr">
         <is>
           <t>http://sz128.dnepredu.com</t>
         </is>
       </c>
       <c r="T24" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Онойченко Ірина Володимирівна</t>
+          <t>Директор Онойченко Ірина Володимирівна</t>
         </is>
       </c>
       <c r="U24" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V24" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W24" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X24" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y24" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
@@ -4540,88 +4544,88 @@
           <t>гімназія</t>
         </is>
       </c>
       <c r="G39" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H39" s="6" t="inlineStr">
         <is>
           <t>1210137800</t>
         </is>
       </c>
       <c r="I39" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J39" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K39" s="4" t="inlineStr">
         <is>
-          <t>вулиця Крамського, 6</t>
+          <t>вулиця Миколи Погрібняка, 6</t>
         </is>
       </c>
       <c r="L39" s="6" t="inlineStr">
         <is>
           <t>UA12020010010757287</t>
         </is>
       </c>
       <c r="M39" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N39" s="7"/>
       <c r="O39" s="4" t="inlineStr">
         <is>
           <t>Департамент гуманітарної політики Дніпровської міської ради</t>
         </is>
       </c>
       <c r="P39" s="4" t="inlineStr">
         <is>
-          <t>(099)1815969</t>
+          <t>(093)3806447</t>
         </is>
       </c>
       <c r="Q39" s="4"/>
       <c r="R39" s="4" t="inlineStr">
         <is>
-          <t>nvk030@dhp.dniprorada.gov.ua</t>
+          <t>zso30@dhp.dniprorada.gov.ua</t>
         </is>
       </c>
       <c r="S39" s="4" t="inlineStr">
         <is>
           <t>http://school030.dnepredu.com</t>
         </is>
       </c>
       <c r="T39" s="4" t="inlineStr">
         <is>
-          <t>Директор Величко Наталія Іванівна</t>
+          <t>Директор Кругла Любов Миколаївна</t>
         </is>
       </c>
       <c r="U39" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V39" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W39" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X39" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y39" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="40">
@@ -4803,51 +4807,51 @@
       </c>
       <c r="N41" s="7"/>
       <c r="O41" s="4" t="inlineStr">
         <is>
           <t>Департамент гуманітарної політики Дніпровської міської ради</t>
         </is>
       </c>
       <c r="P41" s="4" t="inlineStr">
         <is>
           <t>(050)9406924</t>
         </is>
       </c>
       <c r="Q41" s="4"/>
       <c r="R41" s="4" t="inlineStr">
         <is>
           <t>zso4@dhp.dniprorada.gov.ua</t>
         </is>
       </c>
       <c r="S41" s="4" t="inlineStr">
         <is>
           <t>http://shkoladnepr4.dnepredu.com</t>
         </is>
       </c>
       <c r="T41" s="4" t="inlineStr">
         <is>
-          <t>Директор Куртинець Ольга Анатоліївна</t>
+          <t>В.о. директора Винник Ганна Сергіївна</t>
         </is>
       </c>
       <c r="U41" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V41" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W41" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X41" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y41" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="42">
@@ -5029,51 +5033,51 @@
       </c>
       <c r="N43" s="7"/>
       <c r="O43" s="4" t="inlineStr">
         <is>
           <t>Департамент гуманітарної політики Дніпровської міської ради</t>
         </is>
       </c>
       <c r="P43" s="4" t="inlineStr">
         <is>
           <t>(050)7397065</t>
         </is>
       </c>
       <c r="Q43" s="4"/>
       <c r="R43" s="4" t="inlineStr">
         <is>
           <t>g41@dhp.dniprorada.gov.ua</t>
         </is>
       </c>
       <c r="S43" s="4" t="inlineStr">
         <is>
           <t>http://www.nvk41.org.ua</t>
         </is>
       </c>
       <c r="T43" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Кісенко Яна Артурівна</t>
+          <t>Директор Кісенко Яна Артурівна</t>
         </is>
       </c>
       <c r="U43" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V43" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W43" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X43" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y43" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="44">
@@ -5933,51 +5937,51 @@
       </c>
       <c r="N51" s="7"/>
       <c r="O51" s="4" t="inlineStr">
         <is>
           <t>Департамент гуманітарної політики Дніпровської міської ради</t>
         </is>
       </c>
       <c r="P51" s="4" t="inlineStr">
         <is>
           <t>(050)6495448</t>
         </is>
       </c>
       <c r="Q51" s="4"/>
       <c r="R51" s="4" t="inlineStr">
         <is>
           <t>zso55@dhp.dniprorada.gov.ua</t>
         </is>
       </c>
       <c r="S51" s="4" t="inlineStr">
         <is>
           <t>http://dneprschool55.dnepredu.com</t>
         </is>
       </c>
       <c r="T51" s="4" t="inlineStr">
         <is>
-          <t>Директор Кіяшко Людмила Володимирівна</t>
+          <t>Директор Кізіль Марина Анатоліївна</t>
         </is>
       </c>
       <c r="U51" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V51" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W51" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X51" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y51" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="52">
@@ -6159,51 +6163,51 @@
       </c>
       <c r="N53" s="7"/>
       <c r="O53" s="4" t="inlineStr">
         <is>
           <t>Департамент гуманітарної політики Дніпровської міської ради</t>
         </is>
       </c>
       <c r="P53" s="4" t="inlineStr">
         <is>
           <t>(073)4428750</t>
         </is>
       </c>
       <c r="Q53" s="4"/>
       <c r="R53" s="4" t="inlineStr">
         <is>
           <t>zso58@dhp.dniprorada.gov.ua</t>
         </is>
       </c>
       <c r="S53" s="4" t="inlineStr">
         <is>
           <t>http://school-58.klasna.com</t>
         </is>
       </c>
       <c r="T53" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Хватова Олена Григорівна</t>
+          <t>Директор Колісник Владислав Іванович</t>
         </is>
       </c>
       <c r="U53" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V53" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W53" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X53" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y53" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="54">
@@ -8075,51 +8079,51 @@
       </c>
       <c r="M70" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N70" s="7"/>
       <c r="O70" s="4" t="inlineStr">
         <is>
           <t>Департамент гуманітарної політики Дніпровської міської ради</t>
         </is>
       </c>
       <c r="P70" s="4" t="inlineStr">
         <is>
           <t>(096)5048294</t>
         </is>
       </c>
       <c r="Q70" s="4"/>
       <c r="R70" s="4" t="inlineStr">
         <is>
           <t>sz083@dhp.dniprorada.gov.ua</t>
         </is>
       </c>
       <c r="S70" s="4" t="inlineStr">
         <is>
-          <t>http://school83.dnepredu.com</t>
+          <t>https://gymnasium83.dniprorada.gov.ua/</t>
         </is>
       </c>
       <c r="T70" s="4" t="inlineStr">
         <is>
           <t>Директор Степанян Нуне Завенівна</t>
         </is>
       </c>
       <c r="U70" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V70" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W70" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X70" s="6" t="inlineStr">
         <is>
           <t>ні</t>
@@ -8334,3413 +8338,3415 @@
       <c r="U72" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V72" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W72" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X72" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y72" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="4" t="inlineStr">
         <is>
-          <t>Дніпровська гімназія № 86 Дніпровської міської ради</t>
+          <t>Дніпровська гімназія № 87 Дніпровської міської ради</t>
         </is>
       </c>
       <c r="B73" s="5" t="n">
-        <v>138656</v>
+        <v>142093</v>
       </c>
       <c r="C73" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D73" s="4" t="inlineStr">
         <is>
-          <t>Гімназія № 86 ДМР</t>
+          <t>Гімназія № 87 ДМР</t>
         </is>
       </c>
       <c r="E73" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F73" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G73" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H73" s="6" t="inlineStr">
         <is>
-          <t>1210136300</t>
+          <t>1210138400</t>
         </is>
       </c>
       <c r="I73" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J73" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K73" s="4" t="inlineStr">
         <is>
-          <t>вулиця Янтарна, 39</t>
+          <t>вулиця Мальовнича, 55</t>
         </is>
       </c>
       <c r="L73" s="6" t="inlineStr">
         <is>
-          <t>UA12020010010114149</t>
+          <t>UA12020010010475293</t>
         </is>
       </c>
       <c r="M73" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N73" s="7"/>
       <c r="O73" s="4" t="inlineStr">
         <is>
           <t>Департамент гуманітарної політики Дніпровської міської ради</t>
         </is>
       </c>
       <c r="P73" s="4" t="inlineStr">
         <is>
-          <t>(050)3400618</t>
+          <t>(093)5064509</t>
         </is>
       </c>
       <c r="Q73" s="4"/>
       <c r="R73" s="4" t="inlineStr">
         <is>
-          <t>zso086@dhp.dniprorada.gov.ua</t>
+          <t>sz087@dhp.dniprorada.gov.ua</t>
         </is>
       </c>
       <c r="S73" s="4" t="inlineStr">
         <is>
-          <t>http://school86.dnepredu.com</t>
+          <t>http://school87.dnepredu.com</t>
         </is>
       </c>
       <c r="T73" s="4" t="inlineStr">
         <is>
-          <t>Директор Томчук Ольга Олександрівна</t>
+          <t>Директор Савчук Лариса Володимирівна</t>
         </is>
       </c>
       <c r="U73" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V73" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W73" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X73" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y73" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="4" t="inlineStr">
         <is>
-          <t>Дніпровська гімназія № 87 Дніпровської міської ради</t>
+          <t>Дніпровська гімназія № 88 Дніпровської міської ради</t>
         </is>
       </c>
       <c r="B74" s="5" t="n">
-        <v>142093</v>
+        <v>143267</v>
       </c>
       <c r="C74" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D74" s="4" t="inlineStr">
         <is>
-          <t>Гімназія № 87 ДМР</t>
+          <t>Гімназія № 88 ДМР</t>
         </is>
       </c>
       <c r="E74" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F74" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G74" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H74" s="6" t="inlineStr">
         <is>
-          <t>1210138400</t>
+          <t>1210138100</t>
         </is>
       </c>
       <c r="I74" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J74" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K74" s="4" t="inlineStr">
         <is>
-          <t>вулиця Мальовнича, 55</t>
+          <t>проспект Свободи, 218</t>
         </is>
       </c>
       <c r="L74" s="6" t="inlineStr">
         <is>
-          <t>UA12020010010475293</t>
+          <t>UA12020010010350200</t>
         </is>
       </c>
       <c r="M74" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N74" s="7"/>
       <c r="O74" s="4" t="inlineStr">
         <is>
           <t>Департамент гуманітарної політики Дніпровської міської ради</t>
         </is>
       </c>
       <c r="P74" s="4" t="inlineStr">
         <is>
-          <t>(093)5064509</t>
+          <t>(075)6112249</t>
         </is>
       </c>
       <c r="Q74" s="4"/>
       <c r="R74" s="4" t="inlineStr">
         <is>
-          <t>sz087@dhp.dniprorada.gov.ua</t>
+          <t>zso88@dhp.dniprorada.gov.ua</t>
         </is>
       </c>
       <c r="S74" s="4" t="inlineStr">
         <is>
-          <t>http://school87.dnepredu.com</t>
+          <t>http://shkola88.dnepredu.com</t>
         </is>
       </c>
       <c r="T74" s="4" t="inlineStr">
         <is>
-          <t>Директор Савчук Лариса Володимирівна</t>
+          <t>Директор Мельникова Олена Леонідівна</t>
         </is>
       </c>
       <c r="U74" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V74" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W74" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X74" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y74" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="4" t="inlineStr">
         <is>
-          <t>Дніпровська гімназія № 88 Дніпровської міської ради</t>
+          <t>Дніпровська гімназія № 89 Дніпровської міської ради</t>
         </is>
       </c>
       <c r="B75" s="5" t="n">
-        <v>143267</v>
+        <v>139663</v>
       </c>
       <c r="C75" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D75" s="4" t="inlineStr">
         <is>
-          <t>Гімназія № 88 ДМР</t>
+          <t>Гімназія № 89 ДМР</t>
         </is>
       </c>
       <c r="E75" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F75" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G75" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H75" s="6" t="inlineStr">
         <is>
-          <t>1210138100</t>
+          <t>1210137800</t>
         </is>
       </c>
       <c r="I75" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J75" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K75" s="4" t="inlineStr">
         <is>
-          <t>проспект Свободи, 218</t>
+          <t>вулиця Незалежності, 4</t>
         </is>
       </c>
       <c r="L75" s="6" t="inlineStr">
         <is>
-          <t>UA12020010010350200</t>
+          <t>UA12020010010757287</t>
         </is>
       </c>
       <c r="M75" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N75" s="7"/>
       <c r="O75" s="4" t="inlineStr">
         <is>
           <t>Департамент гуманітарної політики Дніпровської міської ради</t>
         </is>
       </c>
       <c r="P75" s="4" t="inlineStr">
         <is>
-          <t>(075)6112249</t>
+          <t>(095)5323389</t>
         </is>
       </c>
       <c r="Q75" s="4"/>
       <c r="R75" s="4" t="inlineStr">
         <is>
-          <t>zso88@dhp.dniprorada.gov.ua</t>
+          <t>zso89@dhp.dniprorada.gov.ua</t>
         </is>
       </c>
       <c r="S75" s="4" t="inlineStr">
         <is>
-          <t>http://shkola88.dnepredu.com</t>
+          <t>http://school_089.klasna.com</t>
         </is>
       </c>
       <c r="T75" s="4" t="inlineStr">
         <is>
-          <t>Директор Мельникова Олена Леонідівна</t>
+          <t>Директор Калугіна Вікторія Валеріївна</t>
         </is>
       </c>
       <c r="U75" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V75" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W75" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X75" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y75" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="4" t="inlineStr">
         <is>
-          <t>Дніпровська гімназія № 89 Дніпровської міської ради</t>
+          <t>Дніпровська гімназія № 92 Дніпровської міської ради</t>
         </is>
       </c>
       <c r="B76" s="5" t="n">
-        <v>139663</v>
+        <v>142496</v>
       </c>
       <c r="C76" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D76" s="4" t="inlineStr">
         <is>
-          <t>Гімназія № 89 ДМР</t>
+          <t>Гімназія № 92</t>
         </is>
       </c>
       <c r="E76" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F76" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G76" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H76" s="6" t="inlineStr">
         <is>
-          <t>1210137800</t>
+          <t>1210138100</t>
         </is>
       </c>
       <c r="I76" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J76" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K76" s="4" t="inlineStr">
         <is>
-          <t>вулиця Незалежності, 4</t>
+          <t>вулиця Проїжджа, 2 Б</t>
         </is>
       </c>
       <c r="L76" s="6" t="inlineStr">
         <is>
-          <t>UA12020010010757287</t>
+          <t>UA12020010010350200</t>
         </is>
       </c>
       <c r="M76" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N76" s="7"/>
       <c r="O76" s="4" t="inlineStr">
         <is>
           <t>Департамент гуманітарної політики Дніпровської міської ради</t>
         </is>
       </c>
       <c r="P76" s="4" t="inlineStr">
         <is>
-          <t>(095)5323389</t>
+          <t>(056)7800216</t>
         </is>
       </c>
       <c r="Q76" s="4"/>
       <c r="R76" s="4" t="inlineStr">
         <is>
-          <t>zso89@dhp.dniprorada.gov.ua</t>
+          <t>sz092@dhp.dniprorada.gov.ua</t>
         </is>
       </c>
       <c r="S76" s="4" t="inlineStr">
         <is>
-          <t>http://school_089.klasna.com</t>
+          <t>http://shkola92dp.dnepredu.com</t>
         </is>
       </c>
       <c r="T76" s="4" t="inlineStr">
         <is>
-          <t>Директор Калугіна Вікторія Валеріївна</t>
+          <t>Директор Дмитренко Тетяна Миколаївна</t>
         </is>
       </c>
       <c r="U76" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V76" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W76" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X76" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y76" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="4" t="inlineStr">
         <is>
-          <t>Дніпровська гімназія № 92 Дніпровської міської ради</t>
+          <t>Дніпровська гімназія № 93 Дніпровської міської ради</t>
         </is>
       </c>
       <c r="B77" s="5" t="n">
-        <v>142496</v>
+        <v>142015</v>
       </c>
       <c r="C77" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D77" s="4" t="inlineStr">
         <is>
-          <t>Гімназія № 92</t>
+          <t>Гімназія № 93</t>
         </is>
       </c>
       <c r="E77" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F77" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G77" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H77" s="6" t="inlineStr">
         <is>
           <t>1210138100</t>
         </is>
       </c>
       <c r="I77" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J77" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K77" s="4" t="inlineStr">
         <is>
-          <t>вулиця Проїжджа, 2 Б</t>
+          <t>вулиця Данила Галицького, 54</t>
         </is>
       </c>
       <c r="L77" s="6" t="inlineStr">
         <is>
           <t>UA12020010010350200</t>
         </is>
       </c>
       <c r="M77" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N77" s="7"/>
       <c r="O77" s="4" t="inlineStr">
         <is>
           <t>Департамент гуманітарної політики Дніпровської міської ради</t>
         </is>
       </c>
       <c r="P77" s="4" t="inlineStr">
         <is>
-          <t>(056)7800216</t>
+          <t>(050)3400631</t>
         </is>
       </c>
       <c r="Q77" s="4"/>
       <c r="R77" s="4" t="inlineStr">
         <is>
-          <t>sz092@dhp.dniprorada.gov.ua</t>
+          <t>g93@dhp.dniprorada.gov.ua</t>
         </is>
       </c>
       <c r="S77" s="4" t="inlineStr">
         <is>
-          <t>http://shkola92dp.dnepredu.com</t>
+          <t>http://shkola93.dnepredu.com/</t>
         </is>
       </c>
       <c r="T77" s="4" t="inlineStr">
         <is>
-          <t>Директор Дмитренко Тетяна Миколаївна</t>
+          <t>Директор Підкуйко Лариса Федорівна</t>
         </is>
       </c>
       <c r="U77" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V77" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W77" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X77" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y77" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="4" t="inlineStr">
         <is>
-          <t>Дніпровська гімназія № 93 Дніпровської міської ради</t>
+          <t>Дніпровська гімназія № 94 Дніпровської міської ради</t>
         </is>
       </c>
       <c r="B78" s="5" t="n">
-        <v>142015</v>
+        <v>143228</v>
       </c>
       <c r="C78" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D78" s="4" t="inlineStr">
         <is>
-          <t>Гімназія № 93</t>
+          <t>Гімназія № 94 ДМР</t>
         </is>
       </c>
       <c r="E78" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F78" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G78" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H78" s="6" t="inlineStr">
         <is>
           <t>1210138100</t>
         </is>
       </c>
       <c r="I78" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J78" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K78" s="4" t="inlineStr">
         <is>
-          <t>вулиця Данила Галицького, 54</t>
+          <t>вулиця Велика Діївська, 463</t>
         </is>
       </c>
       <c r="L78" s="6" t="inlineStr">
         <is>
           <t>UA12020010010350200</t>
         </is>
       </c>
       <c r="M78" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N78" s="7"/>
       <c r="O78" s="4" t="inlineStr">
         <is>
           <t>Департамент гуманітарної політики Дніпровської міської ради</t>
         </is>
       </c>
       <c r="P78" s="4" t="inlineStr">
         <is>
-          <t>(050)3400631</t>
+          <t>(098)5411436</t>
         </is>
       </c>
       <c r="Q78" s="4"/>
       <c r="R78" s="4" t="inlineStr">
         <is>
-          <t>g93@dhp.dniprorada.gov.ua</t>
+          <t>zso94@dhp.dniprorada.gov.ua</t>
         </is>
       </c>
       <c r="S78" s="4" t="inlineStr">
         <is>
-          <t>http://shkola93.dnepredu.com/</t>
+          <t>http://shkola94.dnepredu.com/</t>
         </is>
       </c>
       <c r="T78" s="4" t="inlineStr">
         <is>
-          <t>Директор Підкуйко Лариса Федорівна</t>
+          <t>Директор Горюхіна Оксана Іванівна</t>
         </is>
       </c>
       <c r="U78" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V78" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W78" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X78" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y78" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="4" t="inlineStr">
         <is>
-          <t>Дніпровська гімназія № 94 Дніпровської міської ради</t>
+          <t>Дніпровська гімназія № 99 Дніпровської міської ради</t>
         </is>
       </c>
       <c r="B79" s="5" t="n">
-        <v>143228</v>
+        <v>138118</v>
       </c>
       <c r="C79" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D79" s="4" t="inlineStr">
         <is>
-          <t>Гімназія № 94 ДМР</t>
+          <t>Гімназія № 99 ДМР</t>
         </is>
       </c>
       <c r="E79" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F79" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G79" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H79" s="6" t="inlineStr">
         <is>
-          <t>1210138100</t>
+          <t>1210136600</t>
         </is>
       </c>
       <c r="I79" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J79" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K79" s="4" t="inlineStr">
         <is>
-          <t>вулиця Велика Діївська, 463</t>
+          <t>вулиця Василя Барки, 17</t>
         </is>
       </c>
       <c r="L79" s="6" t="inlineStr">
         <is>
-          <t>UA12020010010350200</t>
+          <t>UA12020010010816623</t>
         </is>
       </c>
       <c r="M79" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N79" s="7"/>
       <c r="O79" s="4" t="inlineStr">
         <is>
           <t>Департамент гуманітарної політики Дніпровської міської ради</t>
         </is>
       </c>
       <c r="P79" s="4" t="inlineStr">
         <is>
-          <t>(098)5411436</t>
+          <t>(067)5652838</t>
         </is>
       </c>
       <c r="Q79" s="4"/>
       <c r="R79" s="4" t="inlineStr">
         <is>
-          <t>zso94@dhp.dniprorada.gov.ua</t>
+          <t>zso99@dhp.dniprorada.gov.ua</t>
         </is>
       </c>
       <c r="S79" s="4" t="inlineStr">
         <is>
-          <t>http://shkola94.dnepredu.com/</t>
+          <t>http://nvk99.dnepredu.com</t>
         </is>
       </c>
       <c r="T79" s="4" t="inlineStr">
         <is>
-          <t>Директор Таран Євгенія Володимирівна</t>
+          <t>Директор Гончаров Володимир Олексійович</t>
         </is>
       </c>
       <c r="U79" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V79" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W79" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X79" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y79" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="4" t="inlineStr">
         <is>
-          <t>Дніпровська гімназія № 99 Дніпровської міської ради</t>
+          <t>Дніпровська гімназія №109 Дніпровської міської ради</t>
         </is>
       </c>
       <c r="B80" s="5" t="n">
-        <v>138118</v>
+        <v>140516</v>
       </c>
       <c r="C80" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D80" s="4" t="inlineStr">
         <is>
-          <t>Гімназія № 99 ДМР</t>
+          <t>Гімназія № 109 ДМР</t>
         </is>
       </c>
       <c r="E80" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F80" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G80" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H80" s="6" t="inlineStr">
         <is>
-          <t>1210136600</t>
+          <t>1210138400</t>
         </is>
       </c>
       <c r="I80" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J80" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K80" s="4" t="inlineStr">
         <is>
-          <t>вулиця Василя Барки, 17</t>
+          <t>вулиця Здоров'я, 45-А</t>
         </is>
       </c>
       <c r="L80" s="6" t="inlineStr">
         <is>
-          <t>UA12020010010816623</t>
+          <t>UA12020010010475293</t>
         </is>
       </c>
       <c r="M80" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N80" s="7"/>
       <c r="O80" s="4" t="inlineStr">
         <is>
           <t>Департамент гуманітарної політики Дніпровської міської ради</t>
         </is>
       </c>
       <c r="P80" s="4" t="inlineStr">
         <is>
-          <t>(067)5652838</t>
+          <t>(066)0007501</t>
         </is>
       </c>
       <c r="Q80" s="4"/>
       <c r="R80" s="4" t="inlineStr">
         <is>
-          <t>zso99@dhp.dniprorada.gov.ua</t>
+          <t>zso109@dhp.dniprorada.gov.u</t>
         </is>
       </c>
       <c r="S80" s="4" t="inlineStr">
         <is>
-          <t>http://nvk99.dnepredu.com</t>
+          <t>nvo109.dnepredu.com</t>
         </is>
       </c>
       <c r="T80" s="4" t="inlineStr">
         <is>
-          <t>Директор Гончаров Володимир Олексійович</t>
+          <t>Директор Ждань Ірина Володимирівна</t>
         </is>
       </c>
       <c r="U80" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V80" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W80" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X80" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y80" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="4" t="inlineStr">
         <is>
-          <t>Дніпровська гімназія №109 Дніпровської міської ради</t>
+          <t>Дніпровська гімназія №11 Дніпровської міської ради</t>
         </is>
       </c>
       <c r="B81" s="5" t="n">
-        <v>140516</v>
+        <v>140110</v>
       </c>
       <c r="C81" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D81" s="4" t="inlineStr">
         <is>
-          <t>Гімназія № 109 ДМР</t>
+          <t>Гімназія № 11 ДМР</t>
         </is>
       </c>
       <c r="E81" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F81" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G81" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H81" s="6" t="inlineStr">
         <is>
           <t>1210138400</t>
         </is>
       </c>
       <c r="I81" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J81" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K81" s="4" t="inlineStr">
         <is>
-          <t>вулиця Здоров'я, 45-А</t>
+          <t>вулиця Самійла Зборовського, 12</t>
         </is>
       </c>
       <c r="L81" s="6" t="inlineStr">
         <is>
           <t>UA12020010010475293</t>
         </is>
       </c>
       <c r="M81" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N81" s="7"/>
       <c r="O81" s="4" t="inlineStr">
         <is>
           <t>Департамент гуманітарної політики Дніпровської міської ради</t>
         </is>
       </c>
       <c r="P81" s="4" t="inlineStr">
         <is>
-          <t>(066)0007501</t>
+          <t>(067)7027448</t>
         </is>
       </c>
       <c r="Q81" s="4"/>
       <c r="R81" s="4" t="inlineStr">
         <is>
-          <t>zso109@dhp.dniprorada.gov.u</t>
+          <t>sz011@dhp.dniprorada.gov.ua</t>
         </is>
       </c>
       <c r="S81" s="4" t="inlineStr">
         <is>
-          <t>nvo109.dnepredu.com</t>
+          <t>http://school011.dnepredu.com</t>
         </is>
       </c>
       <c r="T81" s="4" t="inlineStr">
         <is>
-          <t>Директор Ждань Ірина Володимирівна</t>
+          <t>Директор Бондаренко Наталя Леонідівна</t>
         </is>
       </c>
       <c r="U81" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V81" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W81" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X81" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y81" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="4" t="inlineStr">
         <is>
-          <t>Дніпровська гімназія №11 Дніпровської міської ради</t>
+          <t>Дніпровська гімназія №119 Дніпровської міської ради</t>
         </is>
       </c>
       <c r="B82" s="5" t="n">
-        <v>140110</v>
+        <v>137398</v>
       </c>
       <c r="C82" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D82" s="4" t="inlineStr">
         <is>
-          <t>Гімназія № 11 ДМР</t>
+          <t>Гімназія № 119 ДМР</t>
         </is>
       </c>
       <c r="E82" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F82" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G82" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H82" s="6" t="inlineStr">
         <is>
-          <t>1210138400</t>
+          <t>1210136600</t>
         </is>
       </c>
       <c r="I82" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J82" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K82" s="4" t="inlineStr">
         <is>
-          <t>вулиця Самійла Зборовського, 12</t>
+          <t>вулиця Козака Мамая, 17-А</t>
         </is>
       </c>
       <c r="L82" s="6" t="inlineStr">
         <is>
-          <t>UA12020010010475293</t>
+          <t>UA12020010010816623</t>
         </is>
       </c>
       <c r="M82" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N82" s="7"/>
       <c r="O82" s="4" t="inlineStr">
         <is>
           <t>Департамент гуманітарної політики Дніпровської міської ради</t>
         </is>
       </c>
       <c r="P82" s="4" t="inlineStr">
         <is>
-          <t>(067)7027448</t>
+          <t>(095)2479600</t>
         </is>
       </c>
       <c r="Q82" s="4"/>
       <c r="R82" s="4" t="inlineStr">
         <is>
-          <t>sz011@dhp.dniprorada.gov.ua</t>
+          <t>zso119@dhp.dniprorada.gov.ua</t>
         </is>
       </c>
       <c r="S82" s="4" t="inlineStr">
         <is>
-          <t>http://school011.dnepredu.com</t>
+          <t>http://school119.dnepredu.com/</t>
         </is>
       </c>
       <c r="T82" s="4" t="inlineStr">
         <is>
-          <t>Директор Бондаренко Наталя Леонідівна</t>
+          <t>Директор Чорна Ольга Василівна</t>
         </is>
       </c>
       <c r="U82" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V82" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W82" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X82" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y82" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="4" t="inlineStr">
         <is>
-          <t>Дніпровська гімназія №119 Дніпровської міської ради</t>
+          <t>Дніпровська гімназія №13 Дніпровської міської ради</t>
         </is>
       </c>
       <c r="B83" s="5" t="n">
-        <v>137398</v>
+        <v>139785</v>
       </c>
       <c r="C83" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D83" s="4" t="inlineStr">
         <is>
-          <t>Гімназія № 119 ДМР</t>
+          <t>Гімназія № 13 ДМР</t>
         </is>
       </c>
       <c r="E83" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F83" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G83" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H83" s="6" t="inlineStr">
         <is>
-          <t>1210136600</t>
+          <t>1210137500</t>
         </is>
       </c>
       <c r="I83" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J83" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K83" s="4" t="inlineStr">
         <is>
-          <t>вулиця Козака Мамая, 17-А</t>
+          <t>вулиця Михайла Драгоманова, 50-Б</t>
         </is>
       </c>
       <c r="L83" s="6" t="inlineStr">
         <is>
-          <t>UA12020010010816623</t>
+          <t>UA12020010010639502</t>
         </is>
       </c>
       <c r="M83" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N83" s="7"/>
       <c r="O83" s="4" t="inlineStr">
         <is>
           <t>Департамент гуманітарної політики Дніпровської міської ради</t>
         </is>
       </c>
       <c r="P83" s="4" t="inlineStr">
         <is>
-          <t>(095)2479600</t>
+          <t>(096)1044924</t>
         </is>
       </c>
       <c r="Q83" s="4"/>
       <c r="R83" s="4" t="inlineStr">
         <is>
-          <t>zso119@dhp.dniprorada.gov.ua</t>
+          <t>zso13@dhp.dniprorada.gov.ua</t>
         </is>
       </c>
       <c r="S83" s="4" t="inlineStr">
         <is>
-          <t>http://school119.dnepredu.com/</t>
+          <t>http://sch13.dnepredu.com</t>
         </is>
       </c>
       <c r="T83" s="4" t="inlineStr">
         <is>
-          <t>Директор Чорна Ольга Василівна</t>
+          <t>Директор Завгородня Тамара Григорівна</t>
         </is>
       </c>
       <c r="U83" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V83" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W83" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X83" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y83" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="4" t="inlineStr">
         <is>
-          <t>Дніпровська гімназія №13 Дніпровської міської ради</t>
+          <t>Дніпровська гімназія №132 Дніпровської міської ради</t>
         </is>
       </c>
       <c r="B84" s="5" t="n">
-        <v>139785</v>
+        <v>143297</v>
       </c>
       <c r="C84" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D84" s="4" t="inlineStr">
         <is>
-          <t>Гімназія № 13 ДМР</t>
+          <t>Гімназія № 132 ДМР</t>
         </is>
       </c>
       <c r="E84" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F84" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G84" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H84" s="6" t="inlineStr">
         <is>
-          <t>1210137500</t>
+          <t>1210138100</t>
         </is>
       </c>
       <c r="I84" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J84" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K84" s="4" t="inlineStr">
         <is>
-          <t>вулиця Михайла Драгоманова, 50-Б</t>
+          <t>провулок Парусний, 14</t>
         </is>
       </c>
       <c r="L84" s="6" t="inlineStr">
         <is>
-          <t>UA12020010010639502</t>
+          <t>UA12020010010350200</t>
         </is>
       </c>
       <c r="M84" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N84" s="7"/>
       <c r="O84" s="4" t="inlineStr">
         <is>
           <t>Департамент гуманітарної політики Дніпровської міської ради</t>
         </is>
       </c>
       <c r="P84" s="4" t="inlineStr">
         <is>
-          <t>(096)1044924</t>
+          <t>(097)0307257</t>
         </is>
       </c>
       <c r="Q84" s="4"/>
       <c r="R84" s="4" t="inlineStr">
         <is>
-          <t>zso13@dhp.dniprorada.gov.ua</t>
+          <t>sz132@dhp.dniprorada.gov.ua</t>
         </is>
       </c>
       <c r="S84" s="4" t="inlineStr">
         <is>
-          <t>http://sch13.dnepredu.com</t>
+          <t>http://shkola132.klasna.com/</t>
         </is>
       </c>
       <c r="T84" s="4" t="inlineStr">
         <is>
-          <t>Директор Завгородня Тамара Григорівна</t>
+          <t>Директор Санжакова Світлана Чеславівна</t>
         </is>
       </c>
       <c r="U84" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V84" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W84" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X84" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y84" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="4" t="inlineStr">
         <is>
-          <t>Дніпровська гімназія №132 Дніпровської міської ради</t>
+          <t>Дніпровська гімназія №135 Дніпровської міської ради</t>
         </is>
       </c>
       <c r="B85" s="5" t="n">
-        <v>143297</v>
+        <v>139176</v>
       </c>
       <c r="C85" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D85" s="4" t="inlineStr">
         <is>
-          <t>Гімназія № 132 ДМР</t>
+          <t>Гімназія № 135 ДМР</t>
         </is>
       </c>
       <c r="E85" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F85" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G85" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H85" s="6" t="inlineStr">
         <is>
-          <t>1210138100</t>
+          <t>1210137200</t>
         </is>
       </c>
       <c r="I85" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J85" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K85" s="4" t="inlineStr">
         <is>
-          <t>провулок Парусний, 14</t>
+          <t>вулиця Березинська, 31</t>
         </is>
       </c>
       <c r="L85" s="6" t="inlineStr">
         <is>
-          <t>UA12020010010350200</t>
+          <t>UA12020010010231764</t>
         </is>
       </c>
       <c r="M85" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N85" s="7"/>
       <c r="O85" s="4" t="inlineStr">
         <is>
           <t>Департамент гуманітарної політики Дніпровської міської ради</t>
         </is>
       </c>
       <c r="P85" s="4" t="inlineStr">
         <is>
-          <t>(097)0307257</t>
+          <t>(050)3400842</t>
         </is>
       </c>
       <c r="Q85" s="4"/>
       <c r="R85" s="4" t="inlineStr">
         <is>
-          <t>sz132@dhp.dniprorada.gov.ua</t>
+          <t>zso135@dhp.dniprorada.gov.ua</t>
         </is>
       </c>
       <c r="S85" s="4" t="inlineStr">
         <is>
-          <t>http://shkola132.klasna.com/</t>
+          <t>http://szsh135.dnepredu.com/</t>
         </is>
       </c>
       <c r="T85" s="4" t="inlineStr">
         <is>
-          <t>Директор Санжакова Світлана Чеславівна</t>
+          <t>Директор Подольна Ольга Миколаївна</t>
         </is>
       </c>
       <c r="U85" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V85" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W85" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X85" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y85" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="4" t="inlineStr">
         <is>
-          <t>Дніпровська гімназія №135 Дніпровської міської ради</t>
+          <t>Дніпровська гімназія №147 імені В'ячеслава Чорновола Дніпровської міської ради</t>
         </is>
       </c>
       <c r="B86" s="5" t="n">
-        <v>139176</v>
+        <v>138059</v>
       </c>
       <c r="C86" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D86" s="4" t="inlineStr">
         <is>
-          <t>Гімназія № 135 ДМР</t>
+          <t>Гімназія № 147 ДМР</t>
         </is>
       </c>
       <c r="E86" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F86" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G86" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H86" s="6" t="inlineStr">
         <is>
           <t>1210137200</t>
         </is>
       </c>
       <c r="I86" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J86" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K86" s="4" t="inlineStr">
         <is>
-          <t>вулиця Березинська, 31</t>
+          <t>вулиця Гетьманська, 15</t>
         </is>
       </c>
       <c r="L86" s="6" t="inlineStr">
         <is>
           <t>UA12020010010231764</t>
         </is>
       </c>
       <c r="M86" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N86" s="7"/>
       <c r="O86" s="4" t="inlineStr">
         <is>
           <t>Департамент гуманітарної політики Дніпровської міської ради</t>
         </is>
       </c>
       <c r="P86" s="4" t="inlineStr">
         <is>
-          <t>(050)3400842</t>
+          <t>(068)9157581</t>
         </is>
       </c>
       <c r="Q86" s="4"/>
       <c r="R86" s="4" t="inlineStr">
         <is>
-          <t>zso135@dhp.dniprorada.gov.ua</t>
+          <t>zso147@dhp.dniprorada.gov.ua</t>
         </is>
       </c>
       <c r="S86" s="4" t="inlineStr">
         <is>
-          <t>http://szsh135.dnepredu.com/</t>
+          <t>http://kzoszsh147.klasna.com</t>
         </is>
       </c>
       <c r="T86" s="4" t="inlineStr">
         <is>
-          <t>Директор Подольна Ольга Миколаївна</t>
+          <t>Директор Коцарь Ольга Миколаївна</t>
         </is>
       </c>
       <c r="U86" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V86" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W86" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X86" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y86" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="4" t="inlineStr">
         <is>
-          <t>Дніпровська гімназія №147 імені В'ячеслава Чорновола Дніпровської міської ради</t>
+          <t>Дніпровська гімназія №16 Дніпровської міської ради</t>
         </is>
       </c>
       <c r="B87" s="5" t="n">
-        <v>138059</v>
+        <v>144468</v>
       </c>
       <c r="C87" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D87" s="4" t="inlineStr">
         <is>
-          <t>Гімназія № 147 ДМР</t>
+          <t>Гімназія № 16 ДМР</t>
         </is>
       </c>
       <c r="E87" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F87" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G87" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H87" s="6" t="inlineStr">
         <is>
-          <t>1210137200</t>
+          <t>1210137500</t>
         </is>
       </c>
       <c r="I87" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J87" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K87" s="4" t="inlineStr">
         <is>
-          <t>вулиця Гетьманська, 15</t>
+          <t>проспект Богдана Хмельницького, 14-Б</t>
         </is>
       </c>
       <c r="L87" s="6" t="inlineStr">
         <is>
-          <t>UA12020010010231764</t>
+          <t>UA12020010010639502</t>
         </is>
       </c>
       <c r="M87" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N87" s="7"/>
       <c r="O87" s="4" t="inlineStr">
         <is>
           <t>Департамент гуманітарної політики Дніпровської міської ради</t>
         </is>
       </c>
       <c r="P87" s="4" t="inlineStr">
         <is>
-          <t>(068)9157581</t>
+          <t>(068)1048384</t>
         </is>
       </c>
       <c r="Q87" s="4"/>
       <c r="R87" s="4" t="inlineStr">
         <is>
-          <t>zso147@dhp.dniprorada.gov.ua</t>
+          <t>sz016@dhp.dniprorada.gov.ua</t>
         </is>
       </c>
       <c r="S87" s="4" t="inlineStr">
         <is>
-          <t>http://kzoszsh147.klasna.com</t>
+          <t>http://school_16.klasna.com</t>
         </is>
       </c>
       <c r="T87" s="4" t="inlineStr">
         <is>
-          <t>Директор Коцарь Ольга Миколаївна</t>
+          <t>Директор Гаман Наталія Миколаївна</t>
         </is>
       </c>
       <c r="U87" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V87" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W87" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X87" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y87" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="4" t="inlineStr">
         <is>
-          <t>Дніпровська гімназія №16 Дніпровської міської ради</t>
+          <t>Дніпровська гімназія №17 Дніпровської міської ради</t>
         </is>
       </c>
       <c r="B88" s="5" t="n">
-        <v>144468</v>
+        <v>138054</v>
       </c>
       <c r="C88" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D88" s="4" t="inlineStr">
         <is>
-          <t>Гімназія № 16 ДМР</t>
+          <t>Гімназія № 17 ДМР</t>
         </is>
       </c>
       <c r="E88" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F88" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G88" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H88" s="6" t="inlineStr">
         <is>
-          <t>1210137500</t>
+          <t>1210137200</t>
         </is>
       </c>
       <c r="I88" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J88" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K88" s="4" t="inlineStr">
         <is>
-          <t>проспект Богдана Хмельницького, 14-Б</t>
+          <t>вулиця Смоленська, 1</t>
         </is>
       </c>
       <c r="L88" s="6" t="inlineStr">
         <is>
-          <t>UA12020010010639502</t>
+          <t>UA12020010010231764</t>
         </is>
       </c>
       <c r="M88" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N88" s="7"/>
       <c r="O88" s="4" t="inlineStr">
         <is>
           <t>Департамент гуманітарної політики Дніпровської міської ради</t>
         </is>
       </c>
       <c r="P88" s="4" t="inlineStr">
         <is>
-          <t>(068)1048384</t>
+          <t>(067)1318022</t>
         </is>
       </c>
       <c r="Q88" s="4"/>
       <c r="R88" s="4" t="inlineStr">
         <is>
-          <t>sz016@dhp.dniprorada.gov.ua</t>
+          <t>sz017@dhp.dniprorada.gov.ua</t>
         </is>
       </c>
       <c r="S88" s="4" t="inlineStr">
         <is>
-          <t>http://school_16.klasna.com</t>
+          <t>http://school17.dnepredu.com</t>
         </is>
       </c>
       <c r="T88" s="4" t="inlineStr">
         <is>
-          <t>Директор Гаман Наталія Миколаївна</t>
+          <t>Директор Курдіані Ольга Олександрівна</t>
         </is>
       </c>
       <c r="U88" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V88" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W88" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X88" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y88" s="5"/>
+      <c r="Y88" s="5" t="n">
+        <v>500</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="4" t="inlineStr">
         <is>
-          <t>Дніпровська гімназія №17 Дніпровської міської ради</t>
+          <t>Дніпровська гімназія №19 Дніпровської міської ради</t>
         </is>
       </c>
       <c r="B89" s="5" t="n">
-        <v>138054</v>
+        <v>141464</v>
       </c>
       <c r="C89" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D89" s="4" t="inlineStr">
         <is>
-          <t>Гімназія № 17 ДМР</t>
+          <t>Гімназія № 19 ДМР</t>
         </is>
       </c>
       <c r="E89" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F89" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G89" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H89" s="6" t="inlineStr">
         <is>
-          <t>1210137200</t>
+          <t>1210136600</t>
         </is>
       </c>
       <c r="I89" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J89" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K89" s="4" t="inlineStr">
         <is>
-          <t>вулиця Смоленська, 1</t>
+          <t>вулиця Князя Володимира Великого, 13-А</t>
         </is>
       </c>
       <c r="L89" s="6" t="inlineStr">
         <is>
-          <t>UA12020010010231764</t>
+          <t>UA12020010010816623</t>
         </is>
       </c>
       <c r="M89" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N89" s="7"/>
       <c r="O89" s="4" t="inlineStr">
         <is>
           <t>Департамент гуманітарної політики Дніпровської міської ради</t>
         </is>
       </c>
       <c r="P89" s="4" t="inlineStr">
         <is>
-          <t>(067)1318022</t>
+          <t>(093)5485391</t>
         </is>
       </c>
       <c r="Q89" s="4"/>
       <c r="R89" s="4" t="inlineStr">
         <is>
-          <t>sz017@dhp.dniprorada.gov.ua</t>
+          <t>szo19@dhp.dniprorada.gov.ua</t>
         </is>
       </c>
       <c r="S89" s="4" t="inlineStr">
         <is>
-          <t>http://school17.dnepredu.com</t>
+          <t>http://school19_babushk.klasna.com</t>
         </is>
       </c>
       <c r="T89" s="4" t="inlineStr">
         <is>
-          <t>Директор Курдіані Ольга Олександрівна</t>
+          <t>Директор Байнак Катерина Вікторівна</t>
         </is>
       </c>
       <c r="U89" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V89" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W89" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X89" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y89" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="4" t="inlineStr">
         <is>
-          <t>Дніпровська гімназія №19 Дніпровської міської ради</t>
+          <t>Дніпровська гімназія №32 Дніпровської міської ради</t>
         </is>
       </c>
       <c r="B90" s="5" t="n">
-        <v>141464</v>
+        <v>143314</v>
       </c>
       <c r="C90" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D90" s="4" t="inlineStr">
         <is>
-          <t>Гімназія № 19 ДМР</t>
+          <t>Гімназія № 32 ДМР</t>
         </is>
       </c>
       <c r="E90" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F90" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G90" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H90" s="6" t="inlineStr">
         <is>
-          <t>1210136600</t>
+          <t>1210137800</t>
         </is>
       </c>
       <c r="I90" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J90" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K90" s="4" t="inlineStr">
         <is>
-          <t>вулиця Князя Володимира Великого, 13-А</t>
+          <t>вулиця Володимира Антоновича, 72</t>
         </is>
       </c>
       <c r="L90" s="6" t="inlineStr">
         <is>
-          <t>UA12020010010816623</t>
+          <t>UA12020010010757287</t>
         </is>
       </c>
       <c r="M90" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N90" s="7"/>
       <c r="O90" s="4" t="inlineStr">
         <is>
           <t>Департамент гуманітарної політики Дніпровської міської ради</t>
         </is>
       </c>
       <c r="P90" s="4" t="inlineStr">
         <is>
-          <t>(093)5485391</t>
+          <t>(095)5054517</t>
         </is>
       </c>
       <c r="Q90" s="4"/>
       <c r="R90" s="4" t="inlineStr">
         <is>
-          <t>szo19@dhp.dniprorada.gov.ua</t>
+          <t>sz032@dhp.dniprorada.gov.ua</t>
         </is>
       </c>
       <c r="S90" s="4" t="inlineStr">
         <is>
-          <t>http://school19_babushk.klasna.com</t>
+          <t>http://sites.google.com/view/sz032</t>
         </is>
       </c>
       <c r="T90" s="4" t="inlineStr">
         <is>
-          <t>Директор Байнак Катерина Вікторівна</t>
+          <t>Директор Донцова Ганна Валеріївна</t>
         </is>
       </c>
       <c r="U90" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V90" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W90" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X90" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y90" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="4" t="inlineStr">
         <is>
-          <t>Дніпровська гімназія №32 Дніпровської міської ради</t>
+          <t>Дніпровська гімназія №35 Дніпровської міської ради</t>
         </is>
       </c>
       <c r="B91" s="5" t="n">
-        <v>143314</v>
+        <v>139886</v>
       </c>
       <c r="C91" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D91" s="4" t="inlineStr">
         <is>
-          <t>Гімназія № 32 ДМР</t>
+          <t>Гімназія № 35 ДМР</t>
         </is>
       </c>
       <c r="E91" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F91" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G91" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H91" s="6" t="inlineStr">
         <is>
-          <t>1210137800</t>
+          <t>1210136900</t>
         </is>
       </c>
       <c r="I91" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J91" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K91" s="4" t="inlineStr">
         <is>
-          <t>вулиця Володимира Антоновича, 72</t>
+          <t>вулиця Набережна Перемоги, 132</t>
         </is>
       </c>
       <c r="L91" s="6" t="inlineStr">
         <is>
-          <t>UA12020010010757287</t>
+          <t>UA12020010010512802</t>
         </is>
       </c>
       <c r="M91" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N91" s="7"/>
       <c r="O91" s="4" t="inlineStr">
         <is>
           <t>Департамент гуманітарної політики Дніпровської міської ради</t>
         </is>
       </c>
       <c r="P91" s="4" t="inlineStr">
         <is>
-          <t>(095)5054517</t>
+          <t>(097)6703738</t>
         </is>
       </c>
       <c r="Q91" s="4"/>
       <c r="R91" s="4" t="inlineStr">
         <is>
-          <t>sz032@dhp.dniprorada.gov.ua</t>
+          <t>sz035@dhp.dniprorada.gov.ua</t>
         </is>
       </c>
       <c r="S91" s="4" t="inlineStr">
         <is>
-          <t>http://sites.google.com/view/sz032</t>
+          <t>http://school35.dnepredu.com/</t>
         </is>
       </c>
       <c r="T91" s="4" t="inlineStr">
         <is>
-          <t>Директор Донцова Ганна Валеріївна</t>
+          <t>Директор Карпенко Ірина Анатоліївна</t>
         </is>
       </c>
       <c r="U91" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V91" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W91" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X91" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y91" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="4" t="inlineStr">
         <is>
-          <t>Дніпровська гімназія №35 Дніпровської міської ради</t>
+          <t>Дніпровська гімназія №37 Дніпровської міської ради</t>
         </is>
       </c>
       <c r="B92" s="5" t="n">
-        <v>139886</v>
+        <v>144434</v>
       </c>
       <c r="C92" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D92" s="4" t="inlineStr">
         <is>
-          <t>Гімназія № 35 ДМР</t>
+          <t>Гімназія № 37 ДМР</t>
         </is>
       </c>
       <c r="E92" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F92" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G92" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H92" s="6" t="inlineStr">
         <is>
-          <t>1210136900</t>
+          <t>1210137500</t>
         </is>
       </c>
       <c r="I92" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J92" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K92" s="4" t="inlineStr">
         <is>
-          <t>вулиця Набережна Перемоги, 132</t>
+          <t>проспект Богдана Хмельницького, 8Г</t>
         </is>
       </c>
       <c r="L92" s="6" t="inlineStr">
         <is>
-          <t>UA12020010010512802</t>
+          <t>UA12020010010639502</t>
         </is>
       </c>
       <c r="M92" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N92" s="7"/>
       <c r="O92" s="4" t="inlineStr">
         <is>
           <t>Департамент гуманітарної політики Дніпровської міської ради</t>
         </is>
       </c>
       <c r="P92" s="4" t="inlineStr">
         <is>
-          <t>(097)6703738</t>
+          <t>(050)3400163</t>
         </is>
       </c>
       <c r="Q92" s="4"/>
       <c r="R92" s="4" t="inlineStr">
         <is>
-          <t>sz035@dhp.dniprorada.gov.ua</t>
+          <t>zso37@dhp.dniprorada.gov.ua</t>
         </is>
       </c>
       <c r="S92" s="4" t="inlineStr">
         <is>
-          <t>http://school35.dnepredu.com/</t>
+          <t>http://school37.klasna.com</t>
         </is>
       </c>
       <c r="T92" s="4" t="inlineStr">
         <is>
-          <t>Директор Карпенко Ірина Анатоліївна</t>
+          <t>Директор Громик Наталія Петрівна</t>
         </is>
       </c>
       <c r="U92" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V92" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W92" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X92" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y92" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="4" t="inlineStr">
         <is>
-          <t>Дніпровська гімназія №37 Дніпровської міської ради</t>
+          <t>Дніпровська гімназія №38 Дніпровської міської ради</t>
         </is>
       </c>
       <c r="B93" s="5" t="n">
-        <v>144434</v>
+        <v>138063</v>
       </c>
       <c r="C93" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D93" s="4" t="inlineStr">
         <is>
-          <t>Гімназія № 37 ДМР</t>
+          <t>Гімназія № 38 ДМР</t>
         </is>
       </c>
       <c r="E93" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F93" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G93" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H93" s="6" t="inlineStr">
         <is>
-          <t>1210137500</t>
+          <t>1210137800</t>
         </is>
       </c>
       <c r="I93" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J93" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K93" s="4" t="inlineStr">
         <is>
-          <t>проспект Богдана Хмельницького, 8Г</t>
+          <t>вулиця Герасюти професора, 5</t>
         </is>
       </c>
       <c r="L93" s="6" t="inlineStr">
         <is>
-          <t>UA12020010010639502</t>
+          <t>UA12020010010757287</t>
         </is>
       </c>
       <c r="M93" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N93" s="7"/>
       <c r="O93" s="4" t="inlineStr">
         <is>
           <t>Департамент гуманітарної політики Дніпровської міської ради</t>
         </is>
       </c>
       <c r="P93" s="4" t="inlineStr">
         <is>
-          <t>(050)3400163</t>
+          <t>(097)2885985</t>
         </is>
       </c>
       <c r="Q93" s="4"/>
       <c r="R93" s="4" t="inlineStr">
         <is>
-          <t>zso37@dhp.dniprorada.gov.ua</t>
+          <t>szi2@dhp.dniprorada.gov.ua</t>
         </is>
       </c>
       <c r="S93" s="4" t="inlineStr">
         <is>
-          <t>http://school37.klasna.com</t>
+          <t>gymnasium2.dnepredu.com</t>
         </is>
       </c>
       <c r="T93" s="4" t="inlineStr">
         <is>
-          <t>Директор Громик Наталія Петрівна</t>
+          <t>Директор Олексієнко Світлана Вікторівна</t>
         </is>
       </c>
       <c r="U93" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V93" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W93" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X93" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y93" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="4" t="inlineStr">
         <is>
-          <t>Дніпровська гімназія №38 Дніпровської міської ради</t>
+          <t>Дніпровська гімназія №39 Дніпровської міської ради</t>
         </is>
       </c>
       <c r="B94" s="5" t="n">
-        <v>138063</v>
+        <v>140165</v>
       </c>
       <c r="C94" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D94" s="4" t="inlineStr">
         <is>
-          <t>Гімназія № 38 ДМР</t>
+          <t>Гімназія № 39 ДМР</t>
         </is>
       </c>
       <c r="E94" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F94" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G94" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H94" s="6" t="inlineStr">
         <is>
-          <t>1210137800</t>
+          <t>1210138400</t>
         </is>
       </c>
       <c r="I94" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J94" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K94" s="4" t="inlineStr">
         <is>
-          <t>вулиця Герасюти професора, 5</t>
+          <t>вулиця Кирила Синельникова, 5</t>
         </is>
       </c>
       <c r="L94" s="6" t="inlineStr">
         <is>
-          <t>UA12020010010757287</t>
+          <t>UA12020010010475293</t>
         </is>
       </c>
       <c r="M94" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N94" s="7"/>
       <c r="O94" s="4" t="inlineStr">
         <is>
           <t>Департамент гуманітарної політики Дніпровської міської ради</t>
         </is>
       </c>
       <c r="P94" s="4" t="inlineStr">
         <is>
-          <t>(097)2885985</t>
+          <t>(097)1005763</t>
         </is>
       </c>
       <c r="Q94" s="4"/>
       <c r="R94" s="4" t="inlineStr">
         <is>
-          <t>szi2@dhp.dniprorada.gov.ua</t>
+          <t>sz039@dhp.dniprorada.gov.ua</t>
         </is>
       </c>
       <c r="S94" s="4" t="inlineStr">
         <is>
-          <t>gymnasium2.dnepredu.com</t>
+          <t>http://school39.klasna.com</t>
         </is>
       </c>
       <c r="T94" s="4" t="inlineStr">
         <is>
-          <t>Директор Олексієнко Світлана Вікторівна</t>
+          <t>Директор Мастіпанова Ольга Михайлівна</t>
         </is>
       </c>
       <c r="U94" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V94" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W94" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X94" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y94" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="4" t="inlineStr">
         <is>
-          <t>Дніпровська гімназія №39 Дніпровської міської ради</t>
+          <t>Дніпровська гімназія №44 Дніпровської міської ради</t>
         </is>
       </c>
       <c r="B95" s="5" t="n">
-        <v>140165</v>
+        <v>138898</v>
       </c>
       <c r="C95" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D95" s="4" t="inlineStr">
         <is>
-          <t>Гімназія № 39 ДМР</t>
+          <t>Гімназія № 44 ДМР</t>
         </is>
       </c>
       <c r="E95" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F95" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G95" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H95" s="6" t="inlineStr">
         <is>
-          <t>1210138400</t>
+          <t>1210136300</t>
         </is>
       </c>
       <c r="I95" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J95" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K95" s="4" t="inlineStr">
         <is>
-          <t>вулиця Кирила Синельникова, 5</t>
+          <t>вулиця Галини Мазепи, 6</t>
         </is>
       </c>
       <c r="L95" s="6" t="inlineStr">
         <is>
-          <t>UA12020010010475293</t>
+          <t>UA12020010010114149</t>
         </is>
       </c>
       <c r="M95" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N95" s="7"/>
       <c r="O95" s="4" t="inlineStr">
         <is>
           <t>Департамент гуманітарної політики Дніпровської міської ради</t>
         </is>
       </c>
       <c r="P95" s="4" t="inlineStr">
         <is>
-          <t>(097)1005763</t>
+          <t>(066)2446957</t>
         </is>
       </c>
       <c r="Q95" s="4"/>
       <c r="R95" s="4" t="inlineStr">
         <is>
-          <t>sz039@dhp.dniprorada.gov.ua</t>
+          <t>szo44@dhp.dniprorada.gov.ua</t>
         </is>
       </c>
       <c r="S95" s="4" t="inlineStr">
         <is>
-          <t>http://school39.klasna.com</t>
+          <t>http://sp_school44.dnepredu.com/</t>
         </is>
       </c>
       <c r="T95" s="4" t="inlineStr">
         <is>
-          <t>Директор Мастіпанова Ольга Михайлівна</t>
+          <t>Директор Корусевич Юлія Анатоліївна</t>
         </is>
       </c>
       <c r="U95" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V95" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W95" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X95" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y95" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="4" t="inlineStr">
         <is>
-          <t>Дніпровська гімназія №44 Дніпровської міської ради</t>
+          <t>Дніпровська гімназія №47 Дніпровської міської ради</t>
         </is>
       </c>
       <c r="B96" s="5" t="n">
-        <v>138898</v>
+        <v>138114</v>
       </c>
       <c r="C96" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D96" s="4" t="inlineStr">
         <is>
-          <t>Гімназія № 44 ДМР</t>
+          <t>Гімназія № 47 ДМР</t>
         </is>
       </c>
       <c r="E96" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F96" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G96" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H96" s="6" t="inlineStr">
         <is>
-          <t>1210136300</t>
+          <t>1210137200</t>
         </is>
       </c>
       <c r="I96" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J96" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K96" s="4" t="inlineStr">
         <is>
-          <t>вулиця Галини Мазепи, 6</t>
+          <t>вулиця Петра Яцика, 67</t>
         </is>
       </c>
       <c r="L96" s="6" t="inlineStr">
         <is>
-          <t>UA12020010010114149</t>
+          <t>UA12020010010231764</t>
         </is>
       </c>
       <c r="M96" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N96" s="7"/>
       <c r="O96" s="4" t="inlineStr">
         <is>
           <t>Департамент гуманітарної політики Дніпровської міської ради</t>
         </is>
       </c>
       <c r="P96" s="4" t="inlineStr">
         <is>
-          <t>(066)2446957</t>
+          <t>(098)0433756</t>
         </is>
       </c>
       <c r="Q96" s="4"/>
       <c r="R96" s="4" t="inlineStr">
         <is>
-          <t>szo44@dhp.dniprorada.gov.ua</t>
+          <t>szo47@dhp.dniprorada.gov.ua</t>
         </is>
       </c>
       <c r="S96" s="4" t="inlineStr">
         <is>
-          <t>http://sp_school44.dnepredu.com/</t>
+          <t>http://sh47.dnepredu.com</t>
         </is>
       </c>
       <c r="T96" s="4" t="inlineStr">
         <is>
-          <t>Директор Корусевич Юлія Анатоліївна</t>
+          <t>Директор Жоган Юлія Миколаївна</t>
         </is>
       </c>
       <c r="U96" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V96" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W96" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X96" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y96" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="4" t="inlineStr">
         <is>
-          <t>Дніпровська гімназія №47 Дніпровська міська рада</t>
+          <t>Дніпровська гімназія №5 Дніпровської міської ради</t>
         </is>
       </c>
       <c r="B97" s="5" t="n">
-        <v>138114</v>
+        <v>143233</v>
       </c>
       <c r="C97" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D97" s="4" t="inlineStr">
         <is>
-          <t>Гімназія № 47 ДМР</t>
+          <t>Гімназія № 5 ДМР</t>
         </is>
       </c>
       <c r="E97" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F97" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G97" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H97" s="6" t="inlineStr">
         <is>
-          <t>1210137200</t>
+          <t>1210138100</t>
         </is>
       </c>
       <c r="I97" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J97" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K97" s="4" t="inlineStr">
         <is>
-          <t>вулиця Петра Яцика, 67</t>
+          <t>вулиця Олександра Кошиця, 17-А</t>
         </is>
       </c>
       <c r="L97" s="6" t="inlineStr">
         <is>
-          <t>UA12020010010231764</t>
+          <t>UA12020010010350200</t>
         </is>
       </c>
       <c r="M97" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N97" s="7"/>
       <c r="O97" s="4" t="inlineStr">
         <is>
           <t>Департамент гуманітарної політики Дніпровської міської ради</t>
         </is>
       </c>
       <c r="P97" s="4" t="inlineStr">
         <is>
-          <t>(098)0433756</t>
+          <t>(066)6744958</t>
         </is>
       </c>
       <c r="Q97" s="4"/>
       <c r="R97" s="4" t="inlineStr">
         <is>
-          <t>szo47@dhp.dniprorada.gov.ua</t>
+          <t>szo005@dhp.dniprorada.gov.ua</t>
         </is>
       </c>
       <c r="S97" s="4" t="inlineStr">
         <is>
-          <t>http://sh47.dnepredu.com</t>
+          <t>https://sz005dhpdniproradagovua.klasna.com/</t>
         </is>
       </c>
       <c r="T97" s="4" t="inlineStr">
         <is>
-          <t>Директор Овчаренко Валентина Володимирівна</t>
+          <t>Директор Кошляк Олена Миколаївна</t>
         </is>
       </c>
       <c r="U97" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V97" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W97" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X97" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y97" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="4" t="inlineStr">
         <is>
-          <t>Дніпровська гімназія №5 Дніпровської міської ради</t>
+          <t>Дніпровська гімназія №64 Дніпровської міської ради</t>
         </is>
       </c>
       <c r="B98" s="5" t="n">
-        <v>143233</v>
+        <v>140504</v>
       </c>
       <c r="C98" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D98" s="4" t="inlineStr">
         <is>
-          <t>Гімназія № 5 ДМР</t>
+          <t>Гімназія № 64 ДМР</t>
         </is>
       </c>
       <c r="E98" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F98" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G98" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H98" s="6" t="inlineStr">
         <is>
-          <t>1210138100</t>
+          <t>1210136300</t>
         </is>
       </c>
       <c r="I98" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J98" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K98" s="4" t="inlineStr">
         <is>
-          <t>вулиця Олександра Кошиця, 17-А</t>
+          <t>вулиця Незламна, 377</t>
         </is>
       </c>
       <c r="L98" s="6" t="inlineStr">
         <is>
-          <t>UA12020010010350200</t>
+          <t>UA12020010010114149</t>
         </is>
       </c>
       <c r="M98" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N98" s="7"/>
       <c r="O98" s="4" t="inlineStr">
         <is>
           <t>Департамент гуманітарної політики Дніпровської міської ради</t>
         </is>
       </c>
       <c r="P98" s="4" t="inlineStr">
         <is>
-          <t>(066)6744958</t>
+          <t>(050)3400558</t>
         </is>
       </c>
       <c r="Q98" s="4"/>
       <c r="R98" s="4" t="inlineStr">
         <is>
-          <t>szo005@dhp.dniprorada.gov.ua</t>
+          <t>zso64@dhp.dniprorada.gov.ua</t>
         </is>
       </c>
       <c r="S98" s="4" t="inlineStr">
         <is>
-          <t>https://sz005dhpdniproradagovua.klasna.com/</t>
+          <t>http://school64.dnepredu.com/</t>
         </is>
       </c>
       <c r="T98" s="4" t="inlineStr">
         <is>
-          <t>Директор Кошляк Олена Миколаївна</t>
+          <t>Директор Веремієнко Наталія Григорівна</t>
         </is>
       </c>
       <c r="U98" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V98" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W98" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X98" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y98" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="4" t="inlineStr">
         <is>
-          <t>Дніпровська гімназія №64 Дніпровської міської ради</t>
+          <t>Дніпровська гімназія №65 Дніпровської міської ради</t>
         </is>
       </c>
       <c r="B99" s="5" t="n">
-        <v>140504</v>
+        <v>139757</v>
       </c>
       <c r="C99" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D99" s="4" t="inlineStr">
         <is>
-          <t>Гімназія № 64 ДМР</t>
+          <t>Гімназія № 65 ДМР</t>
         </is>
       </c>
       <c r="E99" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F99" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G99" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H99" s="6" t="inlineStr">
         <is>
-          <t>1210136300</t>
+          <t>1210137800</t>
         </is>
       </c>
       <c r="I99" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J99" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K99" s="4" t="inlineStr">
         <is>
-          <t>вулиця Незламна, 377</t>
+          <t>вулиця Амбулаторна, 2</t>
         </is>
       </c>
       <c r="L99" s="6" t="inlineStr">
         <is>
-          <t>UA12020010010114149</t>
+          <t>UA12020010010757287</t>
         </is>
       </c>
       <c r="M99" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N99" s="7"/>
       <c r="O99" s="4" t="inlineStr">
         <is>
           <t>Департамент гуманітарної політики Дніпровської міської ради</t>
         </is>
       </c>
       <c r="P99" s="4" t="inlineStr">
         <is>
-          <t>(050)3400558</t>
+          <t>(098)8530785</t>
         </is>
       </c>
       <c r="Q99" s="4"/>
       <c r="R99" s="4" t="inlineStr">
         <is>
-          <t>zso64@dhp.dniprorada.gov.ua</t>
+          <t>zso65@dhp.dniprorada.gov.ua</t>
         </is>
       </c>
       <c r="S99" s="4" t="inlineStr">
         <is>
-          <t>http://school64.dnepredu.com/</t>
+          <t>http://school65.dnepredu.com</t>
         </is>
       </c>
       <c r="T99" s="4" t="inlineStr">
         <is>
-          <t>Директор Веремієнко Наталія Григорівна</t>
+          <t>Директор Рипік Надія Олександрівна</t>
         </is>
       </c>
       <c r="U99" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V99" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W99" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X99" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y99" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="4" t="inlineStr">
         <is>
-          <t>Дніпровська гімназія №65 Дніпровської міської ради</t>
+          <t>Дніпровська гімназія №78 Дніпровської міської ради</t>
         </is>
       </c>
       <c r="B100" s="5" t="n">
-        <v>139757</v>
+        <v>136677</v>
       </c>
       <c r="C100" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D100" s="4" t="inlineStr">
         <is>
-          <t>Гімназія № 65 ДМР</t>
+          <t>Гімназія № 78 ДМР</t>
         </is>
       </c>
       <c r="E100" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F100" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G100" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H100" s="6" t="inlineStr">
         <is>
-          <t>1210137800</t>
+          <t>1210136600</t>
         </is>
       </c>
       <c r="I100" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J100" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K100" s="4" t="inlineStr">
         <is>
-          <t>вулиця Амбулаторна, 2</t>
+          <t>вулиця Тополина, 37</t>
         </is>
       </c>
       <c r="L100" s="6" t="inlineStr">
         <is>
-          <t>UA12020010010757287</t>
+          <t>UA12020010010816623</t>
         </is>
       </c>
       <c r="M100" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N100" s="7"/>
       <c r="O100" s="4" t="inlineStr">
         <is>
           <t>Департамент гуманітарної політики Дніпровської міської ради</t>
         </is>
       </c>
       <c r="P100" s="4" t="inlineStr">
         <is>
-          <t>(098)8530785</t>
+          <t>(066)7930242</t>
         </is>
       </c>
       <c r="Q100" s="4"/>
       <c r="R100" s="4" t="inlineStr">
         <is>
-          <t>zso65@dhp.dniprorada.gov.ua</t>
+          <t>zso78@dhp.dniprorada.gov.ua</t>
         </is>
       </c>
       <c r="S100" s="4" t="inlineStr">
         <is>
-          <t>http://school65.dnepredu.com</t>
+          <t>http://school78_babushk.klasna.com</t>
         </is>
       </c>
       <c r="T100" s="4" t="inlineStr">
         <is>
-          <t>Директор Рипік Надія Олександрівна</t>
+          <t>Директор Молодцов Ігор Миколайович</t>
         </is>
       </c>
       <c r="U100" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V100" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W100" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X100" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y100" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="4" t="inlineStr">
         <is>
-          <t>Дніпровська гімназія №78 Дніпровської міської ради</t>
+          <t>Дніпровська гімназія №80 Дніпровської міської ради</t>
         </is>
       </c>
       <c r="B101" s="5" t="n">
-        <v>136677</v>
+        <v>134531</v>
       </c>
       <c r="C101" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D101" s="4" t="inlineStr">
         <is>
-          <t>Гімназія № 78 ДМР</t>
+          <t>Гімназія № 80 ДМР</t>
         </is>
       </c>
       <c r="E101" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F101" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G101" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H101" s="6" t="inlineStr">
         <is>
           <t>1210136600</t>
         </is>
       </c>
       <c r="I101" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J101" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K101" s="4" t="inlineStr">
         <is>
-          <t>вулиця Тополина, 37</t>
+          <t>вулиця Василя Барки, 31</t>
         </is>
       </c>
       <c r="L101" s="6" t="inlineStr">
         <is>
           <t>UA12020010010816623</t>
         </is>
       </c>
       <c r="M101" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N101" s="7"/>
       <c r="O101" s="4" t="inlineStr">
         <is>
           <t>Департамент гуманітарної політики Дніпровської міської ради</t>
         </is>
       </c>
       <c r="P101" s="4" t="inlineStr">
         <is>
-          <t>(066)7930242</t>
+          <t>(063)4045735</t>
         </is>
       </c>
       <c r="Q101" s="4"/>
       <c r="R101" s="4" t="inlineStr">
         <is>
-          <t>zso78@dhp.dniprorada.gov.ua</t>
+          <t>sz080@dhp.dniprorada.gov.ua</t>
         </is>
       </c>
       <c r="S101" s="4" t="inlineStr">
         <is>
-          <t>http://school78_babushk.klasna.com</t>
+          <t>http://school80.klasna.com</t>
         </is>
       </c>
       <c r="T101" s="4" t="inlineStr">
         <is>
-          <t>Директор Молодцов Ігор Миколайович</t>
+          <t>Директор Полєва Юлія Едуардівна</t>
         </is>
       </c>
       <c r="U101" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V101" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W101" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X101" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y101" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="4" t="inlineStr">
         <is>
-          <t>Дніпровська гімназія №80 Дніпровської міської ради</t>
+          <t>Дніпровська гімназія №86 Дніпровської міської ради</t>
         </is>
       </c>
       <c r="B102" s="5" t="n">
-        <v>134531</v>
+        <v>138656</v>
       </c>
       <c r="C102" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D102" s="4" t="inlineStr">
         <is>
-          <t>Гімназія № 80 ДМР</t>
+          <t>Гімназія № 86 ДМР</t>
         </is>
       </c>
       <c r="E102" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F102" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G102" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H102" s="6" t="inlineStr">
         <is>
-          <t>1210136600</t>
+          <t>1210136300</t>
         </is>
       </c>
       <c r="I102" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J102" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K102" s="4" t="inlineStr">
         <is>
-          <t>вулиця Василя Барки, 31</t>
+          <t>вулиця Янтарна, 39</t>
         </is>
       </c>
       <c r="L102" s="6" t="inlineStr">
         <is>
-          <t>UA12020010010816623</t>
+          <t>UA12020010010114149</t>
         </is>
       </c>
       <c r="M102" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N102" s="7"/>
       <c r="O102" s="4" t="inlineStr">
         <is>
           <t>Департамент гуманітарної політики Дніпровської міської ради</t>
         </is>
       </c>
       <c r="P102" s="4" t="inlineStr">
         <is>
-          <t>(063)4045735</t>
+          <t>(050)3400618</t>
         </is>
       </c>
       <c r="Q102" s="4"/>
       <c r="R102" s="4" t="inlineStr">
         <is>
-          <t>sz080@dhp.dniprorada.gov.ua</t>
+          <t>zso086@dhp.dniprorada.gov.ua</t>
         </is>
       </c>
       <c r="S102" s="4" t="inlineStr">
         <is>
-          <t>http://school80.klasna.com</t>
+          <t>http://school86.dnepredu.com</t>
         </is>
       </c>
       <c r="T102" s="4" t="inlineStr">
         <is>
-          <t>Директор Полєва Юлія Едуардівна</t>
+          <t>В.о. директора Сидоренко Ганна Олександрівна</t>
         </is>
       </c>
       <c r="U102" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V102" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W102" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X102" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y102" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="103">
@@ -12035,51 +12041,51 @@
       </c>
       <c r="N105" s="7"/>
       <c r="O105" s="4" t="inlineStr">
         <is>
           <t>Департамент гуманітарної політики Дніпровської міської ради</t>
         </is>
       </c>
       <c r="P105" s="4" t="inlineStr">
         <is>
           <t>(066)4616120</t>
         </is>
       </c>
       <c r="Q105" s="4"/>
       <c r="R105" s="4" t="inlineStr">
         <is>
           <t>zso48@dhp.dniprorada.gov.ua</t>
         </is>
       </c>
       <c r="S105" s="4" t="inlineStr">
         <is>
           <t>http://school48.dnepredu.com/</t>
         </is>
       </c>
       <c r="T105" s="4" t="inlineStr">
         <is>
-          <t>Директор Багмут Анастасія Ігорівна</t>
+          <t>В.о. директора Чернишова Юлія Євгенівна</t>
         </is>
       </c>
       <c r="U105" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V105" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W105" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X105" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y105" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="106">
@@ -12600,51 +12606,51 @@
       </c>
       <c r="N110" s="7"/>
       <c r="O110" s="4" t="inlineStr">
         <is>
           <t>Департамент гуманітарної політики Дніпровської міської ради</t>
         </is>
       </c>
       <c r="P110" s="4" t="inlineStr">
         <is>
           <t>(056)7222975</t>
         </is>
       </c>
       <c r="Q110" s="4"/>
       <c r="R110" s="4" t="inlineStr">
         <is>
           <t>zso100@dhp.dniprorada.gov.ua</t>
         </is>
       </c>
       <c r="S110" s="4" t="inlineStr">
         <is>
           <t>http://nvklycey100.dnepredu.com</t>
         </is>
       </c>
       <c r="T110" s="4" t="inlineStr">
         <is>
-          <t>Директор Рижікова Іраїда Олексіївна</t>
+          <t>Директор Сеферовський Юрій Вікторович</t>
         </is>
       </c>
       <c r="U110" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V110" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W110" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X110" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y110" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="111">
@@ -13504,51 +13510,51 @@
       </c>
       <c r="N118" s="7"/>
       <c r="O118" s="4" t="inlineStr">
         <is>
           <t>Департамент гуманітарної політики Дніпровської міської ради</t>
         </is>
       </c>
       <c r="P118" s="4" t="inlineStr">
         <is>
           <t>(067)3715275</t>
         </is>
       </c>
       <c r="Q118" s="4"/>
       <c r="R118" s="4" t="inlineStr">
         <is>
           <t>zso28@dhp.dniprorada.gov.ua</t>
         </is>
       </c>
       <c r="S118" s="4" t="inlineStr">
         <is>
           <t>http://kzonvk28.klasna.com</t>
         </is>
       </c>
       <c r="T118" s="4" t="inlineStr">
         <is>
-          <t>Директор Ломако Ніла Михайлівна</t>
+          <t>Директор Оболонська Еліна Володимирівна</t>
         </is>
       </c>
       <c r="U118" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V118" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W118" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X118" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y118" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="119">
@@ -15674,51 +15680,53 @@
       <c r="T137" s="4" t="inlineStr">
         <is>
           <t>Директор Краснова Олена Леонідівна</t>
         </is>
       </c>
       <c r="U137" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V137" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W137" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X137" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y137" s="5"/>
+      <c r="Y137" s="5" t="n">
+        <v>500</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="4" t="inlineStr">
         <is>
           <t>Дніпровський ліцей №145 Дніпровської міської ради</t>
         </is>
       </c>
       <c r="B138" s="5" t="n">
         <v>143221</v>
       </c>
       <c r="C138" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D138" s="4" t="inlineStr">
         <is>
           <t>Ліцей № 145 ДМР</t>
         </is>
       </c>
       <c r="E138" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -16804,51 +16812,53 @@
       <c r="T147" s="4" t="inlineStr">
         <is>
           <t>Директор Максютенко Ірина Іванівна</t>
         </is>
       </c>
       <c r="U147" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V147" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W147" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X147" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y147" s="5"/>
+      <c r="Y147" s="5" t="n">
+        <v>860</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="4" t="inlineStr">
         <is>
           <t>Дніпровський україно-французький ліцей № 126 Дніпровської міської ради</t>
         </is>
       </c>
       <c r="B148" s="5" t="n">
         <v>138051</v>
       </c>
       <c r="C148" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D148" s="4" t="inlineStr">
         <is>
           <t>Ліцей № 126 ДМР</t>
         </is>
       </c>
       <c r="E148" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -17030,51 +17040,53 @@
       <c r="T149" s="4" t="inlineStr">
         <is>
           <t>Директор Мегега Галина Борисівна</t>
         </is>
       </c>
       <c r="U149" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V149" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W149" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X149" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y149" s="5"/>
+      <c r="Y149" s="5" t="n">
+        <v>130</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="4" t="inlineStr">
         <is>
           <t>Комунальний заклад освіти "Дніпропетровський багатопрофільний навчально-реабілітаційний центр №9" Дніпропетровської обласної ради"</t>
         </is>
       </c>
       <c r="B150" s="5" t="n">
         <v>150305</v>
       </c>
       <c r="C150" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D150" s="4" t="inlineStr">
         <is>
           <t>КЗО "ДБНРЦ №9" ДОР"</t>
         </is>
       </c>
       <c r="E150" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -17486,51 +17498,53 @@
       <c r="T153" s="4" t="inlineStr">
         <is>
           <t>Директор Олефір Леонід Олексійович</t>
         </is>
       </c>
       <c r="U153" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V153" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W153" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X153" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y153" s="5"/>
+      <c r="Y153" s="5" t="n">
+        <v>325</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="154">
       <c r="A154" s="4" t="inlineStr">
         <is>
           <t>комунальний заклад освіти "Ліцей митно-податкової справи з посиленою військово-фізичною підготовкою при Університеті митної справи та фінансів" Дніпровської міської ради</t>
         </is>
       </c>
       <c r="B154" s="5" t="n">
         <v>137484</v>
       </c>
       <c r="C154" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D154" s="4" t="inlineStr">
         <is>
           <t>КЗО "ЛПВФП при УМСФ" ДМР</t>
         </is>
       </c>
       <c r="E154" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -17712,51 +17726,53 @@
       <c r="T155" s="4" t="inlineStr">
         <is>
           <t>Директор Ващенко Марина Іванівна</t>
         </is>
       </c>
       <c r="U155" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V155" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W155" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X155" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y155" s="5"/>
+      <c r="Y155" s="5" t="n">
+        <v>400</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="156">
       <c r="A156" s="4" t="inlineStr">
         <is>
           <t>комунальний заклад освіти "Ліцей "Сокіл" Дніпропетровської обласної ради"</t>
         </is>
       </c>
       <c r="B156" s="5" t="n">
         <v>141546</v>
       </c>
       <c r="C156" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D156" s="4" t="inlineStr">
         <is>
           <t>КЗО "Ліцей "Сокіл" ДОР"</t>
         </is>
       </c>
       <c r="E156" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -17825,51 +17841,53 @@
       <c r="T156" s="4" t="inlineStr">
         <is>
           <t>Директор Бергеман Наталія Анатоліївна</t>
         </is>
       </c>
       <c r="U156" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V156" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W156" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X156" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y156" s="5"/>
+      <c r="Y156" s="5" t="n">
+        <v>220</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="4" t="inlineStr">
         <is>
           <t>комунальний заклад освіти "Міський юридичний ліцей наукового спрямування при Університеті митної справи та фінансів" Дніпровської міської ради</t>
         </is>
       </c>
       <c r="B157" s="5" t="n">
         <v>136537</v>
       </c>
       <c r="C157" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D157" s="4" t="inlineStr">
         <is>
           <t>КЗО "МЮЛ" ДМР</t>
         </is>
       </c>
       <c r="E157" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -18390,51 +18408,53 @@
       <c r="T161" s="4" t="inlineStr">
         <is>
           <t>Директор Кузік Олександра Семенівна</t>
         </is>
       </c>
       <c r="U161" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V161" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W161" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X161" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y161" s="5"/>
+      <c r="Y161" s="5" t="n">
+        <v>1200</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="162">
       <c r="A162" s="4" t="inlineStr">
         <is>
           <t>Комунальний заклад освіти "Навчально-виховний комплекс "Вальдорфська середня загальноосвітня школа І-ІІІ ступенів - дитячий садок" Дніпровської міської ради</t>
         </is>
       </c>
       <c r="B162" s="5" t="n">
         <v>136541</v>
       </c>
       <c r="C162" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D162" s="4" t="inlineStr">
         <is>
           <t>Вальдорфский НВК</t>
         </is>
       </c>
       <c r="E162" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -19192,51 +19212,51 @@
           <t>ні</t>
         </is>
       </c>
       <c r="V168" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W168" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X168" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y168" s="5" t="n">
         <v>200</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад освіти "Науковий фізико-математичний ліцей" Дніпропетровської обласної ради"</t>
+          <t>КОМУНАЛЬНИЙ ЗАКЛАД ОСВІТИ "НАУКОВИЙ ФІЗИКО-МАТЕМАТИЧНИЙ ЛІЦЕЙ" ДНІПРОПЕТРОВСЬКОЇ ОБЛАСНОЇ РАДИ"</t>
         </is>
       </c>
       <c r="B169" s="5" t="n">
         <v>150033</v>
       </c>
       <c r="C169" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D169" s="4" t="inlineStr">
         <is>
           <t>КЗО "НФМЛ" ДОР"</t>
         </is>
       </c>
       <c r="E169" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F169" s="4" t="inlineStr">
         <is>
           <t>науковий ліцей</t>
         </is>
       </c>
@@ -19639,69 +19659,71 @@
       <c r="T172" s="4" t="inlineStr">
         <is>
           <t>Директор Купрас Віра Василівна</t>
         </is>
       </c>
       <c r="U172" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V172" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W172" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X172" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y172" s="5"/>
+      <c r="Y172" s="5" t="n">
+        <v>270</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад освіти "Спеціальна школа "ШАНС" Дніпропетровської обласної ради"</t>
+          <t>КОМУНАЛЬНИЙ ЗАКЛАД ОСВІТИ "СПЕЦІАЛЬНА ШКОЛА "ШАНС" ДНІПРОПЕТРОВСЬКОЇ ОБЛАСНОЇ РАДИ"</t>
         </is>
       </c>
       <c r="B173" s="5" t="n">
         <v>138191</v>
       </c>
       <c r="C173" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D173" s="4" t="inlineStr">
         <is>
-          <t>КЗО "Спеціальна школа "ШАНС" ДОР"</t>
+          <t>КЗО "СПЕЦІАЛЬНА ШКОЛА "ШАНС" ДОР"</t>
         </is>
       </c>
       <c r="E173" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F173" s="4" t="inlineStr">
         <is>
           <t>спеціальна школа</t>
         </is>
       </c>
       <c r="G173" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H173" s="6" t="inlineStr">
         <is>
           <t>1210137200</t>
         </is>
       </c>
       <c r="I173" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
@@ -19713,90 +19735,92 @@
         </is>
       </c>
       <c r="K173" s="4" t="inlineStr">
         <is>
           <t>вулиця Батумська, 2а</t>
         </is>
       </c>
       <c r="L173" s="6" t="inlineStr">
         <is>
           <t>UA12020010010231764</t>
         </is>
       </c>
       <c r="M173" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N173" s="7"/>
       <c r="O173" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Дніпропетровської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P173" s="4" t="inlineStr">
         <is>
-          <t>(095)5377526, (098)2198006</t>
+          <t>(095)6761955, (096)5377526</t>
         </is>
       </c>
       <c r="Q173" s="4"/>
       <c r="R173" s="4" t="inlineStr">
         <is>
           <t>shans.spec@gmail.com</t>
         </is>
       </c>
       <c r="S173" s="4" t="inlineStr">
         <is>
           <t>shans.dp.ua</t>
         </is>
       </c>
       <c r="T173" s="4" t="inlineStr">
         <is>
-          <t>Т.в.о. директора Ляшенко Валерія Володимирівна</t>
+          <t>В.о. директора Тороп Крістіна Сергіївна</t>
         </is>
       </c>
       <c r="U173" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V173" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W173" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X173" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y173" s="5"/>
+      <c r="Y173" s="5" t="n">
+        <v>300</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="4" t="inlineStr">
         <is>
           <t>ПРИВАТНА ОРГАНІЗАЦІЯ (УСТАНОВА, ЗАКЛАД) "ДНІПРОВСЬКА ПОЧАТКОВА ШКОЛА "ЕКО КЛУБ ЮМІ"</t>
         </is>
       </c>
       <c r="B174" s="5" t="n">
         <v>176858</v>
       </c>
       <c r="C174" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D174" s="4" t="inlineStr">
         <is>
           <t>ДНІПРОВСЬКА ПОЧАТКОВА ШКОЛА "ЕКО КЛУБ ЮМІ"</t>
         </is>
       </c>
       <c r="E174" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -20540,64 +20564,64 @@
           <t>ні</t>
         </is>
       </c>
       <c r="V180" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W180" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X180" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y180" s="5" t="n">
         <v>360</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="4" t="inlineStr">
         <is>
-          <t>Приватний заклад загальної середньої освіти "Сучасна українська школа "Всесвіт"</t>
+          <t>Приватний заклад загальної середньої освіти "Сучасна українська школа "Всесвіт""</t>
         </is>
       </c>
       <c r="B181" s="5" t="n">
         <v>176877</v>
       </c>
       <c r="C181" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D181" s="4" t="inlineStr">
         <is>
-          <t>ПЗЗСО "Сучасна українська школа "Всесвіт"</t>
+          <t>ПЗЗСО "Сучасна українська школа "Всесвіт""</t>
         </is>
       </c>
       <c r="E181" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F181" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G181" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H181" s="6" t="inlineStr">
         <is>
           <t>1210100000</t>
         </is>
       </c>
       <c r="I181" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
@@ -20653,51 +20677,51 @@
       <c r="U181" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V181" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W181" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X181" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y181" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="4" t="inlineStr">
         <is>
-          <t>Приватний заклад "Загальноосвітній навчальний заклад ІІ-ІІІ ступеня "Гуманітарний профільний ліцей імені Хаї-Мушки Шнеєрсон"</t>
+          <t>приватний заклад "Загальноосвітній навчальний заклад ІІ-ІІІ ступеня "Гуманітарний профільний ліцей імені Хаї-Мушки Шнеєрсон"</t>
         </is>
       </c>
       <c r="B182" s="5" t="n">
         <v>148331</v>
       </c>
       <c r="C182" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D182" s="4" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="E182" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F182" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>