--- v0 (2025-10-29)
+++ v1 (2026-05-14)
@@ -383,51 +383,51 @@
         </is>
       </c>
       <c r="J2" s="4" t="inlineStr">
         <is>
           <t>с. Буцин, Старовижівський район, Волинська область</t>
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
           <t>вулиця Шкільна, 21</t>
         </is>
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA07060130030054727</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Волинська обл., Ковельський р-н, с. Буцинь</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
-          <t>Дубівська сільська рада Ковельського району Волинської області</t>
+          <t>Відділ освіти, охорони здоров'я, культури, молоді та спорту Дубівської сільської ради Ковельського району Волинської області</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
           <t>(067)3347972</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
           <t>butsin3@ukr.net</t>
         </is>
       </c>
       <c r="S2" s="4" t="inlineStr">
         <is>
           <t>butsyn-zosh.volyn.sch.in.ua</t>
         </is>
       </c>
       <c r="T2" s="4" t="inlineStr">
         <is>
           <t> Зубчик Валентин Миколайович</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>