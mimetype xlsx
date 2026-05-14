--- v0 (2025-10-29)
+++ v1 (2026-05-14)
@@ -319,64 +319,64 @@
       </c>
       <c r="V1" s="3" t="inlineStr">
         <is>
           <t>Сільський</t>
         </is>
       </c>
       <c r="W1" s="3" t="inlineStr">
         <is>
           <t>Гірський</t>
         </is>
       </c>
       <c r="X1" s="3" t="inlineStr">
         <is>
           <t>Інтернат</t>
         </is>
       </c>
       <c r="Y1" s="3" t="inlineStr">
         <is>
           <t>Ліцензовані обсяги</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="4" t="inlineStr">
         <is>
-          <t>Опорний заклад освіти "Ратнівський ліцей № 1 імені Героя України Едуарда Камардіна Ратнівської селищної ради"</t>
+          <t>Опорний заклад освіти "Ратнівський ліцей №1 імені Героя України Едуарда Камардіна Ратнівської селищної ради"</t>
         </is>
       </c>
       <c r="B2" s="5" t="n">
         <v>144636</v>
       </c>
       <c r="C2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D2" s="4" t="inlineStr">
         <is>
-          <t>Ратнівський ліцей №1 Ратнівської селищної ради</t>
+          <t>Ратнівський ліцей №1</t>
         </is>
       </c>
       <c r="E2" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F2" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G2" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H2" s="6" t="inlineStr">
         <is>
           <t>0724255100</t>
         </is>
       </c>
       <c r="I2" s="4" t="inlineStr">
         <is>
           <t>Волинська область</t>
@@ -427,51 +427,53 @@
       <c r="T2" s="4" t="inlineStr">
         <is>
           <t>Директор Власюк Катерина Павлівна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y2" s="5"/>
+      <c r="Y2" s="5" t="n">
+        <v>1250</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="4" t="inlineStr">
         <is>
           <t>Ратнівська дитячо-юнацька спортивна школа</t>
         </is>
       </c>
       <c r="B3" s="5" t="n">
         <v>150147</v>
       </c>
       <c r="C3" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D3" s="4" t="inlineStr">
         <is>
           <t>Ратнівська ДЮСШ</t>
         </is>
       </c>
       <c r="E3" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -545,51 +547,51 @@
       <c r="U3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y3" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
-          <t>Ратнівський ліцей №2 ім. М. Заліпи Ратнівської селищної ради</t>
+          <t>Ратнівський ліцей №2 ім.М.Заліпи Ратнівської селищної ради</t>
         </is>
       </c>
       <c r="B4" s="5" t="n">
         <v>144614</v>
       </c>
       <c r="C4" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D4" s="4" t="inlineStr">
         <is>
           <t>Ратнівський ліцей №2 ім. М. Заліпи</t>
         </is>
       </c>
       <c r="E4" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F4" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
@@ -653,51 +655,53 @@
       <c r="T4" s="4" t="inlineStr">
         <is>
           <t>Директор Рудчик Ігор Миколайович</t>
         </is>
       </c>
       <c r="U4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y4" s="5"/>
+      <c r="Y4" s="5" t="n">
+        <v>750</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
           <t>Ратнівський центр дитячої та юнацької творчості</t>
         </is>
       </c>
       <c r="B5" s="5" t="n">
         <v>150091</v>
       </c>
       <c r="C5" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D5" s="4" t="inlineStr">
         <is>
           <t>Ратнівський ЦДЮТ</t>
         </is>
       </c>
       <c r="E5" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>