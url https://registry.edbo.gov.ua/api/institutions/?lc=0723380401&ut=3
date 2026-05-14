--- v1 (2026-03-28)
+++ v2 (2026-05-14)
@@ -404,51 +404,51 @@
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Вишнівська сільська рада</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
           <t>(03377)32405</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
           <t>vuwniv_nvk@ukr.net</t>
         </is>
       </c>
       <c r="S2" s="4" t="inlineStr">
         <is>
           <t>http://vyshniv-nvk.volyn.sch.in.ua</t>
         </is>
       </c>
       <c r="T2" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Іщенко Тетяна Василівна</t>
+          <t>Директор Кратюк Сергій Степанович</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y2" s="5"/>
     </row>
   </sheetData>