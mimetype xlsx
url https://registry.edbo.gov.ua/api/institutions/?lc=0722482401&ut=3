--- v0 (2025-12-28)
+++ v1 (2026-05-14)
@@ -319,103 +319,111 @@
       </c>
       <c r="V1" s="3" t="inlineStr">
         <is>
           <t>Сільський</t>
         </is>
       </c>
       <c r="W1" s="3" t="inlineStr">
         <is>
           <t>Гірський</t>
         </is>
       </c>
       <c r="X1" s="3" t="inlineStr">
         <is>
           <t>Інтернат</t>
         </is>
       </c>
       <c r="Y1" s="3" t="inlineStr">
         <is>
           <t>Ліцензовані обсяги</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="4" t="inlineStr">
         <is>
-          <t>Затурцівська спеціальна школа «Центр освіти» Волинської обласної ради</t>
+          <t>Затурцівська спеціальна школа "Центр освіти" Волинської обласної ради</t>
         </is>
       </c>
       <c r="B2" s="5" t="n">
         <v>146471</v>
       </c>
       <c r="C2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D2" s="4" t="inlineStr">
         <is>
           <t>Затурцівська спеціальна школа</t>
         </is>
       </c>
       <c r="E2" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F2" s="4" t="inlineStr">
         <is>
           <t>спеціальна школа-інтернат</t>
         </is>
       </c>
       <c r="G2" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H2" s="6" t="inlineStr">
         <is>
           <t>0722482401</t>
         </is>
       </c>
       <c r="I2" s="4" t="inlineStr">
         <is>
           <t>Волинська область</t>
         </is>
       </c>
       <c r="J2" s="4" t="inlineStr">
         <is>
           <t>с. Затурці, Локачинський район, Волинська область</t>
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
           <t>вулиця Нова, 1</t>
         </is>
       </c>
-      <c r="L2" s="6"/>
-      <c r="M2" s="4"/>
+      <c r="L2" s="6" t="inlineStr">
+        <is>
+          <t>UA07020030010025894</t>
+        </is>
+      </c>
+      <c r="M2" s="4" t="inlineStr">
+        <is>
+          <t>Волинська обл., Володимирський р-н, с. Затурці</t>
+        </is>
+      </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Управління освіти і науки Волинської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
           <t>(03374)97348, (03374)97347</t>
         </is>
       </c>
       <c r="Q2" s="4" t="inlineStr">
         <is>
           <t>(03374)97348</t>
         </is>
       </c>
       <c r="R2" s="4" t="inlineStr">
         <is>
           <t>zshi.nova1@meta.ua</t>
         </is>
       </c>
       <c r="S2" s="4" t="inlineStr">
         <is>
           <t>https://sites.google.com/site/zszoshi/</t>
         </is>