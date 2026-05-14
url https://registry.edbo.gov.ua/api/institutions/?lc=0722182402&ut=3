--- v0 (2025-10-29)
+++ v1 (2026-05-14)
@@ -383,51 +383,51 @@
         </is>
       </c>
       <c r="J2" s="4" t="inlineStr">
         <is>
           <t>с. Бахів, Ковельський район, Волинська область</t>
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
           <t>вулиця Незалежності, 1-А</t>
         </is>
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA07060130020023982</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Волинська обл., Ковельський р-н, с. Бахів</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
-          <t>Дубівська сільська рада Ковельського району Волинської області</t>
+          <t>Відділ освіти, охорони здоров'я, культури, молоді та спорту Дубівської сільської ради Ковельського району Волинської області</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
           <t>(03352)57200</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
           <t>zoch_bahiv@ukr.net</t>
         </is>
       </c>
       <c r="S2" s="4"/>
       <c r="T2" s="4" t="inlineStr">
         <is>
           <t>Завідувач філією Курінна Оксана Олексіївна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>Філія</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">