--- v0 (2025-11-04)
+++ v1 (2026-05-14)
@@ -319,64 +319,64 @@
       </c>
       <c r="V1" s="3" t="inlineStr">
         <is>
           <t>Сільський</t>
         </is>
       </c>
       <c r="W1" s="3" t="inlineStr">
         <is>
           <t>Гірський</t>
         </is>
       </c>
       <c r="X1" s="3" t="inlineStr">
         <is>
           <t>Інтернат</t>
         </is>
       </c>
       <c r="Y1" s="3" t="inlineStr">
         <is>
           <t>Ліцензовані обсяги</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="4" t="inlineStr">
         <is>
-          <t>Гімназія № 1 міста Ківерці Волинської області</t>
+          <t>Гімназія №1 міста Ківерці Волинської області</t>
         </is>
       </c>
       <c r="B2" s="5" t="n">
         <v>142894</v>
       </c>
       <c r="C2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D2" s="4" t="inlineStr">
         <is>
-          <t>гімназія № 1 м. Ківерці</t>
+          <t>гімназія №1 м. Ківерці</t>
         </is>
       </c>
       <c r="E2" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F2" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G2" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H2" s="6" t="inlineStr">
         <is>
           <t>0721810100</t>
         </is>
       </c>
       <c r="I2" s="4" t="inlineStr">
         <is>
           <t>Волинська область</t>
@@ -399,97 +399,97 @@
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Волинська обл., Луцький р-н, м. Ківерці</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Гуманітарний відділ Ківерцівської міської ради</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
           <t>(098)4489237</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
           <t>school1_ki@ukr.net</t>
         </is>
       </c>
       <c r="S2" s="4" t="inlineStr">
         <is>
-          <t>http://school1kivertsy.at.ua</t>
+          <t>https://school1kivertsi.e-schools.info/</t>
         </is>
       </c>
       <c r="T2" s="4" t="inlineStr">
         <is>
           <t>Директор Люшук Світлана Федорівна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y2" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="4" t="inlineStr">
         <is>
-          <t>Гімназія № 5 міста Ківерці Волинської області</t>
+          <t>Гімназія №5 міста Ківерці Волинської області</t>
         </is>
       </c>
       <c r="B3" s="5" t="n">
         <v>142971</v>
       </c>
       <c r="C3" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D3" s="4" t="inlineStr">
         <is>
-          <t>гімназія № 5 м. Ківерці</t>
+          <t>гімназія №5 м. Ківерці</t>
         </is>
       </c>
       <c r="E3" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F3" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G3" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H3" s="6" t="inlineStr">
         <is>
           <t>0721810100</t>
         </is>
       </c>
       <c r="I3" s="4" t="inlineStr">
         <is>
           <t>Волинська область</t>
@@ -545,64 +545,64 @@
       <c r="U3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y3" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
-          <t>Ківерцівська гімназія № 2 Луцького району Волинської області</t>
+          <t>Ківерцівська гімназія №2 Луцького району Волинської області</t>
         </is>
       </c>
       <c r="B4" s="5" t="n">
         <v>142988</v>
       </c>
       <c r="C4" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D4" s="4" t="inlineStr">
         <is>
-          <t>Ківерцівська гімназія № 2</t>
+          <t>Ківерцівська гімназія №2</t>
         </is>
       </c>
       <c r="E4" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F4" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G4" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H4" s="6" t="inlineStr">
         <is>
           <t>0721810100</t>
         </is>
       </c>
       <c r="I4" s="4" t="inlineStr">
         <is>
           <t>Волинська область</t>
@@ -658,64 +658,64 @@
       <c r="U4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y4" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
-          <t>Ківерцівський ліцей № 3 Луцького району Волинської області</t>
+          <t>Ківерцівський ліцей №3 Луцького району Волинської області</t>
         </is>
       </c>
       <c r="B5" s="5" t="n">
         <v>143479</v>
       </c>
       <c r="C5" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D5" s="4" t="inlineStr">
         <is>
-          <t>Ківерцівський ліцей № 3</t>
+          <t>Ківерцівський ліцей №3</t>
         </is>
       </c>
       <c r="E5" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F5" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G5" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H5" s="6" t="inlineStr">
         <is>
           <t>0721810100</t>
         </is>
       </c>
       <c r="I5" s="4" t="inlineStr">
         <is>
           <t>Волинська область</t>
@@ -771,64 +771,64 @@
       <c r="U5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y5" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="4" t="inlineStr">
         <is>
-          <t>Ківерцівський ліцей № 4 Луцького району Волинської області</t>
+          <t>Ківерцівський ліцей №4 Луцького району Волинської області</t>
         </is>
       </c>
       <c r="B6" s="5" t="n">
         <v>142902</v>
       </c>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D6" s="4" t="inlineStr">
         <is>
-          <t>Ківерцівський ліцей № 4</t>
+          <t>Ківерцівський ліцей №4</t>
         </is>
       </c>
       <c r="E6" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F6" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G6" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H6" s="6" t="inlineStr">
         <is>
           <t>0721810100</t>
         </is>
       </c>
       <c r="I6" s="4" t="inlineStr">
         <is>
           <t>Волинська область</t>