--- v0 (2025-10-29)
+++ v1 (2026-05-14)
@@ -427,51 +427,53 @@
       <c r="T2" s="4" t="inlineStr">
         <is>
           <t>Директор Митчик Тетяна Йосипівна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y2" s="5"/>
+      <c r="Y2" s="5" t="n">
+        <v>1291</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="4" t="inlineStr">
         <is>
           <t>опорний заклад загальної середньої освіти "Камінь-Каширський ліцей №1 ім. Євгена Шабліовського" Камінь-Каширської міської ради Волинської області</t>
         </is>
       </c>
       <c r="B3" s="5" t="n">
         <v>138687</v>
       </c>
       <c r="C3" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D3" s="4" t="inlineStr">
         <is>
           <t>ОЗЗСО "Камінь-Каширський-ліцей"№1 ім. Є. Шабліовського</t>
         </is>
       </c>
       <c r="E3" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>