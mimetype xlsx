--- v1 (2025-12-28)
+++ v2 (2026-05-14)
@@ -319,64 +319,64 @@
       </c>
       <c r="V1" s="3" t="inlineStr">
         <is>
           <t>Сільський</t>
         </is>
       </c>
       <c r="W1" s="3" t="inlineStr">
         <is>
           <t>Гірський</t>
         </is>
       </c>
       <c r="X1" s="3" t="inlineStr">
         <is>
           <t>Інтернат</t>
         </is>
       </c>
       <c r="Y1" s="3" t="inlineStr">
         <is>
           <t>Ліцензовані обсяги</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="4" t="inlineStr">
         <is>
-          <t>Нововолинський ліцей № 9 Нововолинської міської ради Волинської області</t>
+          <t>Нововолинський ліцей №9 Нововолинської міської ради Волинської області</t>
         </is>
       </c>
       <c r="B2" s="5" t="n">
         <v>146527</v>
       </c>
       <c r="C2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D2" s="4" t="inlineStr">
         <is>
-          <t>Нововолинський ліцей № 9</t>
+          <t>Нововолинський ліцей №9</t>
         </is>
       </c>
       <c r="E2" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F2" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G2" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H2" s="6" t="inlineStr">
         <is>
           <t>0710745300</t>
         </is>
       </c>
       <c r="I2" s="4" t="inlineStr">
         <is>
           <t>Волинська область</t>
@@ -521,770 +521,770 @@
           <t>Управління освіти і науки Волинської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P3" s="4" t="inlineStr">
         <is>
           <t>(03344)30264</t>
         </is>
       </c>
       <c r="Q3" s="4" t="inlineStr">
         <is>
           <t>(03344)30264</t>
         </is>
       </c>
       <c r="R3" s="4" t="inlineStr">
         <is>
           <t>novaschool9@ukr.net</t>
         </is>
       </c>
       <c r="S3" s="4" t="inlineStr">
         <is>
           <t>http://9school.ucoz.ua/</t>
         </is>
       </c>
       <c r="T3" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Кантор Тетяна Володимирівна</t>
+          <t>Директор Кантор Тетяна Володимирівна</t>
         </is>
       </c>
       <c r="U3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y3" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
-          <t>Нововолинський ліцей № 2 Нововолинської міської ради Волинської області</t>
+          <t>Нововолинський ліцей №1 Нововолинської міської ради Волинської області</t>
         </is>
       </c>
       <c r="B4" s="5" t="n">
-        <v>146513</v>
+        <v>146512</v>
       </c>
       <c r="C4" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D4" s="4" t="inlineStr">
         <is>
-          <t>Нововолинський ліцей № 2</t>
+          <t>Нововолинський ліцей №1</t>
         </is>
       </c>
       <c r="E4" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F4" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G4" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H4" s="6" t="inlineStr">
         <is>
           <t>0710700000</t>
         </is>
       </c>
       <c r="I4" s="4" t="inlineStr">
         <is>
           <t>Волинська область</t>
         </is>
       </c>
       <c r="J4" s="4" t="inlineStr">
         <is>
           <t>Нововолинськ, Волинська область</t>
         </is>
       </c>
       <c r="K4" s="4" t="inlineStr">
         <is>
-          <t>вулиця Левка Лук'яненка, 5</t>
+          <t>проспект Перемоги, 6</t>
         </is>
       </c>
       <c r="L4" s="6" t="inlineStr">
         <is>
           <t>UA07020130010041880</t>
         </is>
       </c>
       <c r="M4" s="4" t="inlineStr">
         <is>
           <t>Волинська обл., м. Нововолинськ</t>
         </is>
       </c>
       <c r="N4" s="7"/>
       <c r="O4" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Нововолинської міської ради Волинської області</t>
         </is>
       </c>
       <c r="P4" s="4" t="inlineStr">
         <is>
-          <t>(03344)22933</t>
+          <t>(03344)2-25-21</t>
         </is>
       </c>
       <c r="Q4" s="4"/>
       <c r="R4" s="4" t="inlineStr">
         <is>
-          <t>school-02@nv-osvita.gov.ua</t>
+          <t>collegium-01@nv-osvita.gov.ua</t>
         </is>
       </c>
       <c r="S4" s="4" t="inlineStr">
         <is>
-          <t>http://novovolynsk-school2.edukit.volyn.ua</t>
+          <t>http://novovolynsk-nvk.edukit.volyn.ua/</t>
         </is>
       </c>
       <c r="T4" s="4" t="inlineStr">
         <is>
-          <t>Директор Кобиш Алла Анатоліївна</t>
+          <t>Директор Олійник Лілія Святославівна</t>
         </is>
       </c>
       <c r="U4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y4" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
-          <t>Нововолинський ліцей № 3 Нововолинської міської ради Волинської області</t>
+          <t>Нововолинський ліцей №2 Нововолинської міської ради Волинської області</t>
         </is>
       </c>
       <c r="B5" s="5" t="n">
-        <v>148368</v>
+        <v>146513</v>
       </c>
       <c r="C5" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D5" s="4" t="inlineStr">
         <is>
-          <t>Нововолинський ліцей № 3</t>
+          <t>Нововолинський ліцей №2</t>
         </is>
       </c>
       <c r="E5" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F5" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G5" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H5" s="6" t="inlineStr">
         <is>
           <t>0710700000</t>
         </is>
       </c>
       <c r="I5" s="4" t="inlineStr">
         <is>
           <t>Волинська область</t>
         </is>
       </c>
       <c r="J5" s="4" t="inlineStr">
         <is>
           <t>Нововолинськ, Волинська область</t>
         </is>
       </c>
       <c r="K5" s="4" t="inlineStr">
         <is>
-          <t>вулиця М. Грушевського, 19</t>
+          <t>вулиця Левка Лук'яненка, 5</t>
         </is>
       </c>
       <c r="L5" s="6" t="inlineStr">
         <is>
           <t>UA07020130010041880</t>
         </is>
       </c>
       <c r="M5" s="4" t="inlineStr">
         <is>
           <t>Волинська обл., м. Нововолинськ</t>
         </is>
       </c>
       <c r="N5" s="7"/>
       <c r="O5" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Нововолинської міської ради Волинської області</t>
         </is>
       </c>
       <c r="P5" s="4" t="inlineStr">
         <is>
-          <t>(03344)23946, (03344)23807</t>
+          <t>(03344)22933</t>
         </is>
       </c>
       <c r="Q5" s="4"/>
       <c r="R5" s="4" t="inlineStr">
         <is>
-          <t>school-03@nv-osvita.gov.ua</t>
+          <t>school-02@nv-osvita.gov.ua</t>
         </is>
       </c>
       <c r="S5" s="4" t="inlineStr">
         <is>
-          <t>http://novovolynsk-school3.edukit.volyn.ua</t>
+          <t>http://novovolynsk-school2.edukit.volyn.ua</t>
         </is>
       </c>
       <c r="T5" s="4" t="inlineStr">
         <is>
-          <t>Директор Руга Наталія Анатоліївна</t>
+          <t>Директор Кобиш Алла Анатоліївна</t>
         </is>
       </c>
       <c r="U5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y5" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="4" t="inlineStr">
         <is>
-          <t>Нововолинський ліцей № 4 імені Т.Г. Шевченка Нововолинської міської ради Волинської області</t>
+          <t>Нововолинський ліцей №3 Нововолинської міської ради Волинської області</t>
         </is>
       </c>
       <c r="B6" s="5" t="n">
-        <v>146514</v>
+        <v>148368</v>
       </c>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D6" s="4" t="inlineStr">
         <is>
-          <t>Нововолинський ліцей №4 імені Т.Г. Шевченка</t>
+          <t>Нововолинський ліцей №3</t>
         </is>
       </c>
       <c r="E6" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F6" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G6" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H6" s="6" t="inlineStr">
         <is>
           <t>0710700000</t>
         </is>
       </c>
       <c r="I6" s="4" t="inlineStr">
         <is>
           <t>Волинська область</t>
         </is>
       </c>
       <c r="J6" s="4" t="inlineStr">
         <is>
           <t>Нововолинськ, Волинська область</t>
         </is>
       </c>
       <c r="K6" s="4" t="inlineStr">
         <is>
-          <t>бульвар Шевченка, 12</t>
+          <t>вулиця М. Грушевського, 19</t>
         </is>
       </c>
       <c r="L6" s="6" t="inlineStr">
         <is>
           <t>UA07020130010041880</t>
         </is>
       </c>
       <c r="M6" s="4" t="inlineStr">
         <is>
           <t>Волинська обл., м. Нововолинськ</t>
         </is>
       </c>
       <c r="N6" s="7"/>
       <c r="O6" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Нововолинської міської ради Волинської області</t>
         </is>
       </c>
       <c r="P6" s="4" t="inlineStr">
         <is>
-          <t>(03344)3-01-50</t>
+          <t>(03344)23946, (03344)23807</t>
         </is>
       </c>
       <c r="Q6" s="4"/>
       <c r="R6" s="4" t="inlineStr">
         <is>
-          <t>school-04@hv-osvita.gov.ua</t>
+          <t>school-03@nv-osvita.gov.ua</t>
         </is>
       </c>
       <c r="S6" s="4" t="inlineStr">
         <is>
-          <t>http://novovolynsk-school4.edukit.volyn.ua</t>
+          <t>http://novovolynsk-school3.edukit.volyn.ua</t>
         </is>
       </c>
       <c r="T6" s="4" t="inlineStr">
         <is>
-          <t>Директор Вихор Інна Василівна</t>
+          <t>Директор Руга Наталія Анатоліївна</t>
         </is>
       </c>
       <c r="U6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y6" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="4" t="inlineStr">
         <is>
-          <t>Нововолинський ліцей № 5 Нововолинської міської ради Волинської області</t>
+          <t>Нововолинський ліцей №4 імені Т.Г. Шевченка Нововолинської міської ради Волинської області</t>
         </is>
       </c>
       <c r="B7" s="5" t="n">
-        <v>146515</v>
+        <v>146514</v>
       </c>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D7" s="4" t="inlineStr">
         <is>
-          <t>Нововолинський ліцей № 5</t>
+          <t>Нововолинський ліцей №4 імені Т.Г. Шевченка</t>
         </is>
       </c>
       <c r="E7" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F7" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G7" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H7" s="6" t="inlineStr">
         <is>
           <t>0710700000</t>
         </is>
       </c>
       <c r="I7" s="4" t="inlineStr">
         <is>
           <t>Волинська область</t>
         </is>
       </c>
       <c r="J7" s="4" t="inlineStr">
         <is>
           <t>Нововолинськ, Волинська область</t>
         </is>
       </c>
       <c r="K7" s="4" t="inlineStr">
         <is>
-          <t>мікрорайон 15 Мікрорайон, 35</t>
+          <t>бульвар Шевченка, 12</t>
         </is>
       </c>
       <c r="L7" s="6" t="inlineStr">
         <is>
           <t>UA07020130010041880</t>
         </is>
       </c>
       <c r="M7" s="4" t="inlineStr">
         <is>
           <t>Волинська обл., м. Нововолинськ</t>
         </is>
       </c>
       <c r="N7" s="7"/>
       <c r="O7" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Нововолинської міської ради Волинської області</t>
         </is>
       </c>
       <c r="P7" s="4" t="inlineStr">
         <is>
-          <t>(03344)46590, (03344)46713</t>
+          <t>(03344)3-01-50</t>
         </is>
       </c>
       <c r="Q7" s="4"/>
       <c r="R7" s="4" t="inlineStr">
         <is>
-          <t>school-05@nv-osvita.gov.ua</t>
+          <t>school-04@nv-osvita.gov.ua</t>
         </is>
       </c>
       <c r="S7" s="4" t="inlineStr">
         <is>
-          <t>http://novovolynsk-school5.edukit.volyn.ua</t>
+          <t>http://novovolynsk-school4.edukit.volyn.ua</t>
         </is>
       </c>
       <c r="T7" s="4" t="inlineStr">
         <is>
-          <t>Директор Кльофа Майя Леонтіївна</t>
+          <t>Директор Вихор Інна Василівна</t>
         </is>
       </c>
       <c r="U7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y7" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="4" t="inlineStr">
         <is>
-          <t>Нововолинський ліцей № 6 Нововолинської міської ради Волинської області</t>
+          <t>Нововолинський ліцей №5 Нововолинської міської ради Волинської області</t>
         </is>
       </c>
       <c r="B8" s="5" t="n">
-        <v>146516</v>
+        <v>146515</v>
       </c>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D8" s="4" t="inlineStr">
         <is>
-          <t>Нововолинський ліцей № 6</t>
+          <t>Нововолинський ліцей №5</t>
         </is>
       </c>
       <c r="E8" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F8" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G8" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H8" s="6" t="inlineStr">
         <is>
           <t>0710700000</t>
         </is>
       </c>
       <c r="I8" s="4" t="inlineStr">
         <is>
           <t>Волинська область</t>
         </is>
       </c>
       <c r="J8" s="4" t="inlineStr">
         <is>
           <t>Нововолинськ, Волинська область</t>
         </is>
       </c>
       <c r="K8" s="4" t="inlineStr">
         <is>
-          <t>мікрорайон 6, 1-А</t>
+          <t>мікрорайон 15 Мікрорайон, 35</t>
         </is>
       </c>
       <c r="L8" s="6" t="inlineStr">
         <is>
           <t>UA07020130010041880</t>
         </is>
       </c>
       <c r="M8" s="4" t="inlineStr">
         <is>
           <t>Волинська обл., м. Нововолинськ</t>
         </is>
       </c>
       <c r="N8" s="7"/>
       <c r="O8" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Нововолинської міської ради Волинської області</t>
         </is>
       </c>
       <c r="P8" s="4" t="inlineStr">
         <is>
-          <t>(03344)48212</t>
+          <t>(03344)46590, (03344)46713</t>
         </is>
       </c>
       <c r="Q8" s="4"/>
       <c r="R8" s="4" t="inlineStr">
         <is>
-          <t>school-06@nv-osvita.gov.ua</t>
+          <t>school-05@nv-osvita.gov.ua</t>
         </is>
       </c>
       <c r="S8" s="4" t="inlineStr">
         <is>
-          <t>http://novovolynsk-school6.edukit.volyn.ua</t>
+          <t>http://novovolynsk-school5.edukit.volyn.ua</t>
         </is>
       </c>
       <c r="T8" s="4" t="inlineStr">
         <is>
-          <t>Директор Івановський Роман Васильович</t>
+          <t>Директор Кльофа Майя Леонтіївна</t>
         </is>
       </c>
       <c r="U8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y8" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="4" t="inlineStr">
         <is>
-          <t>Нововолинський ліцей №1 Нововолинської міської ради Волинської області</t>
+          <t>Нововолинський ліцей №6 Нововолинської міської ради Волинської області</t>
         </is>
       </c>
       <c r="B9" s="5" t="n">
-        <v>146512</v>
+        <v>146516</v>
       </c>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D9" s="4" t="inlineStr">
         <is>
-          <t>Нововолинський ліцей №1</t>
+          <t>Нововолинський ліцей №6</t>
         </is>
       </c>
       <c r="E9" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F9" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G9" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H9" s="6" t="inlineStr">
         <is>
           <t>0710700000</t>
         </is>
       </c>
       <c r="I9" s="4" t="inlineStr">
         <is>
           <t>Волинська область</t>
         </is>
       </c>
       <c r="J9" s="4" t="inlineStr">
         <is>
           <t>Нововолинськ, Волинська область</t>
         </is>
       </c>
       <c r="K9" s="4" t="inlineStr">
         <is>
-          <t>проспект Перемоги, 6</t>
+          <t>мікрорайон 6, 1-А</t>
         </is>
       </c>
       <c r="L9" s="6" t="inlineStr">
         <is>
           <t>UA07020130010041880</t>
         </is>
       </c>
       <c r="M9" s="4" t="inlineStr">
         <is>
           <t>Волинська обл., м. Нововолинськ</t>
         </is>
       </c>
       <c r="N9" s="7"/>
       <c r="O9" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Нововолинської міської ради Волинської області</t>
         </is>
       </c>
       <c r="P9" s="4" t="inlineStr">
         <is>
-          <t>(03344)2-25-21</t>
+          <t>(03344)48212</t>
         </is>
       </c>
       <c r="Q9" s="4"/>
       <c r="R9" s="4" t="inlineStr">
         <is>
-          <t>collegium-01@nv-osvita.gov.ua</t>
+          <t>school-06@nv-osvita.gov.ua</t>
         </is>
       </c>
       <c r="S9" s="4" t="inlineStr">
         <is>
-          <t>http://novovolynsk-nvk.edukit.volyn.ua/</t>
+          <t>http://novovolynsk-school6.edukit.volyn.ua</t>
         </is>
       </c>
       <c r="T9" s="4" t="inlineStr">
         <is>
-          <t>Директор Олійник Лілія Святославівна</t>
+          <t>Директор Івановський Роман Васильович</t>
         </is>
       </c>
       <c r="U9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y9" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="4" t="inlineStr">
         <is>
           <t>Нововолинський ліцей №7 Нововолинської міської ради Волинської області</t>
         </is>
       </c>
       <c r="B10" s="5" t="n">
         <v>146526</v>
       </c>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D10" s="4" t="inlineStr">
         <is>
-          <t>Нововолинський ліцей № 7</t>
+          <t>Нововолинський ліцей №7</t>
         </is>
       </c>
       <c r="E10" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F10" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G10" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H10" s="6" t="inlineStr">
         <is>
           <t>0710700000</t>
         </is>
       </c>
       <c r="I10" s="4" t="inlineStr">
         <is>
           <t>Волинська область</t>