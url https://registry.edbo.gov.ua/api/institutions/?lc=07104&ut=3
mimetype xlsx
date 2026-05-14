--- v1 (2026-03-28)
+++ v2 (2026-05-14)
@@ -404,51 +404,51 @@
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Управління освіти виконавчого комітету Ковельської міської ради</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
           <t>(03352)6-46-53</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
           <t>sk_2@i.ua</t>
         </is>
       </c>
       <c r="S2" s="4" t="inlineStr">
         <is>
           <t>sk2.at.ua</t>
         </is>
       </c>
       <c r="T2" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Базилевич Оксана Ігорівна</t>
+          <t>Директор Базилевич Оксана Ігорівна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y2" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
@@ -1211,51 +1211,51 @@
       <c r="U9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y9" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="4" t="inlineStr">
         <is>
-          <t>ЛІЦЕЙ №13 М.КОВЕЛЯ ВОЛИНСЬКОЇ ОБЛАСТІ</t>
+          <t>ЛІЦЕЙ №13 М. КОВЕЛЯ ВОЛИНСЬКОЇ ОБЛАСТІ</t>
         </is>
       </c>
       <c r="B10" s="5" t="n">
         <v>149262</v>
       </c>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D10" s="4" t="inlineStr">
         <is>
           <t>Ліцей №13 м.Ковеля</t>
         </is>
       </c>
       <c r="E10" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F10" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>