--- v2 (2026-02-11)
+++ v3 (2026-05-14)
@@ -553,51 +553,51 @@
       <c r="U3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X3" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="Y3" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад загальної середньої освіти «Луцька гімназія №12 Луцької міської ради»</t>
+          <t>комунальний заклад загальної середньої освіти "Луцька гімназія №12 Луцької міської ради"</t>
         </is>
       </c>
       <c r="B4" s="5" t="n">
         <v>148872</v>
       </c>
       <c r="C4" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D4" s="4" t="inlineStr">
         <is>
           <t>ЛЗОШ І-ІІІ ст. №12</t>
         </is>
       </c>
       <c r="E4" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F4" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
@@ -666,51 +666,51 @@
       <c r="U4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y4" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад загальної середньої освіти «Луцька гімназія №16 Луцької міської ради»</t>
+          <t>комунальний заклад загальної середньої освіти "Луцька гімназія №16 Луцької міської ради"</t>
         </is>
       </c>
       <c r="B5" s="5" t="n">
         <v>148862</v>
       </c>
       <c r="C5" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D5" s="4" t="inlineStr">
         <is>
           <t>ЗОШ І-ІІІст. № 16</t>
         </is>
       </c>
       <c r="E5" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F5" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
@@ -779,51 +779,51 @@
       <c r="U5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y5" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад загальної середньої освіти «Луцька гімназія №17 Луцької міської ради»</t>
+          <t>комунальний заклад загальної середньої освіти "Луцька гімназія №17 Луцької міської ради"</t>
         </is>
       </c>
       <c r="B6" s="5" t="n">
         <v>148870</v>
       </c>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D6" s="4" t="inlineStr">
         <is>
           <t>ЗОШ І - ІІІ ступенів № 17</t>
         </is>
       </c>
       <c r="E6" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F6" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
@@ -892,51 +892,51 @@
       <c r="U6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y6" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад загальної середньої освіти «Луцька гімназія №19 Луцької міської ради»</t>
+          <t>комунальний заклад загальної середньої освіти "Луцька гімназія №19 Луцької міської ради"</t>
         </is>
       </c>
       <c r="B7" s="5" t="n">
         <v>148864</v>
       </c>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D7" s="4" t="inlineStr">
         <is>
           <t>ЗОШ І-ІІІ ступенів № 19</t>
         </is>
       </c>
       <c r="E7" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F7" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
@@ -1005,51 +1005,51 @@
       <c r="U7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y7" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад загальної середньої освіти «Луцька гімназія №20 Луцької міської ради»</t>
+          <t>комунальний заклад загальної середньої освіти "Луцька гімназія №20 Луцької міської ради"</t>
         </is>
       </c>
       <c r="B8" s="5" t="n">
         <v>148865</v>
       </c>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D8" s="4" t="inlineStr">
         <is>
           <t>Луцька ЗОШ № 20</t>
         </is>
       </c>
       <c r="E8" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F8" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
@@ -1118,51 +1118,51 @@
       <c r="U8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y8" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад загальної середньої освіти «Луцька гімназія №3 Луцької міської ради»</t>
+          <t>комунальний заклад загальної середньої освіти "Луцька гімназія №3 Луцької міської ради"</t>
         </is>
       </c>
       <c r="B9" s="5" t="n">
         <v>148843</v>
       </c>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D9" s="4" t="inlineStr">
         <is>
           <t>КЗ ЗСО "Луцька гімназія №3"</t>
         </is>
       </c>
       <c r="E9" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F9" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
@@ -1231,51 +1231,51 @@
       <c r="U9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y9" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад загальної середньої освіти «Луцька гімназія №7 Луцької міської ради»</t>
+          <t>комунальний заклад загальної середньої освіти "Луцька гімназія №7 Луцької міської ради"</t>
         </is>
       </c>
       <c r="B10" s="5" t="n">
         <v>148847</v>
       </c>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D10" s="4" t="inlineStr">
         <is>
           <t>ЛНВК</t>
         </is>
       </c>
       <c r="E10" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F10" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
@@ -1344,2166 +1344,2166 @@
       <c r="U10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y10" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад загальної середньої освіти «Луцький ліцей №1 Луцької міської ради»</t>
+          <t>комунальний заклад загальної середньої освіти "Луцький інституційний ліцей №8 Луцької міської ради"</t>
         </is>
       </c>
       <c r="B11" s="5" t="n">
-        <v>148829</v>
+        <v>148868</v>
       </c>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
-          <t>Луцький ліцей № 1</t>
+          <t>Луцький ліцей №8</t>
         </is>
       </c>
       <c r="E11" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G11" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H11" s="6" t="inlineStr">
         <is>
           <t>0710100000</t>
         </is>
       </c>
       <c r="I11" s="4" t="inlineStr">
         <is>
           <t>Волинська область</t>
         </is>
       </c>
       <c r="J11" s="4" t="inlineStr">
         <is>
           <t>Луцьк, Волинська область</t>
         </is>
       </c>
       <c r="K11" s="4" t="inlineStr">
         <is>
-          <t>вулиця Богдана Хмельницького, 4</t>
+          <t>вулиця Ковельська, 43</t>
         </is>
       </c>
       <c r="L11" s="6" t="inlineStr">
         <is>
           <t>UA07080170010083384</t>
         </is>
       </c>
       <c r="M11" s="4" t="inlineStr">
         <is>
           <t>Волинська обл., м. Луцьк</t>
         </is>
       </c>
       <c r="N11" s="7"/>
       <c r="O11" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Луцької міської ради</t>
         </is>
       </c>
       <c r="P11" s="4" t="inlineStr">
         <is>
-          <t>(0332)723030</t>
+          <t>(0332)725148</t>
         </is>
       </c>
       <c r="Q11" s="4"/>
       <c r="R11" s="4" t="inlineStr">
         <is>
-          <t>school1lutsk39@ukr.net</t>
+          <t>vschool.lutsk@gmail.com</t>
         </is>
       </c>
       <c r="S11" s="4" t="inlineStr">
         <is>
-          <t>www.school1.lutsk.ua</t>
+          <t>http://vechschool.ucoz.ua</t>
         </is>
       </c>
       <c r="T11" s="4" t="inlineStr">
         <is>
-          <t>Директор Киця Андрій Іларіонович</t>
+          <t>Директор Левченко Юрій Іванович</t>
         </is>
       </c>
       <c r="U11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y11" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад загальної середньої освіти «Луцький ліцей №10 Луцької міської ради»</t>
+          <t>комунальний заклад загальної середньої освіти "Луцький ліцей №1 Луцької міської ради"</t>
         </is>
       </c>
       <c r="B12" s="5" t="n">
-        <v>148853</v>
+        <v>148829</v>
       </c>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
-          <t>Луцький ліцей № 10</t>
+          <t>Луцький ліцей № 1</t>
         </is>
       </c>
       <c r="E12" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G12" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H12" s="6" t="inlineStr">
         <is>
           <t>0710100000</t>
         </is>
       </c>
       <c r="I12" s="4" t="inlineStr">
         <is>
           <t>Волинська область</t>
         </is>
       </c>
       <c r="J12" s="4" t="inlineStr">
         <is>
           <t>Луцьк, Волинська область</t>
         </is>
       </c>
       <c r="K12" s="4" t="inlineStr">
         <is>
-          <t>вулиця Ветеранів, 5</t>
+          <t>вулиця Богдана Хмельницького, 4</t>
         </is>
       </c>
       <c r="L12" s="6" t="inlineStr">
         <is>
           <t>UA07080170010083384</t>
         </is>
       </c>
       <c r="M12" s="4" t="inlineStr">
         <is>
           <t>Волинська обл., м. Луцьк</t>
         </is>
       </c>
       <c r="N12" s="7"/>
       <c r="O12" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Луцької міської ради</t>
         </is>
       </c>
       <c r="P12" s="4" t="inlineStr">
         <is>
-          <t>(0332)253677, (0332)253730</t>
+          <t>(0332)723030</t>
         </is>
       </c>
       <c r="Q12" s="4"/>
       <c r="R12" s="4" t="inlineStr">
         <is>
-          <t>znz_10_lu@ukr.net</t>
+          <t>school1lutsk39@ukr.net</t>
         </is>
       </c>
       <c r="S12" s="4" t="inlineStr">
         <is>
-          <t>http://www.lnvk10.com</t>
+          <t>www.school1.lutsk.ua</t>
         </is>
       </c>
       <c r="T12" s="4" t="inlineStr">
         <is>
-          <t>Директор Михальчук Олег Євгенович</t>
+          <t>Директор Киця Андрій Іларіонович</t>
         </is>
       </c>
       <c r="U12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y12" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад загальної середньої освіти «Луцький ліцей №11 Луцької міської ради»</t>
+          <t>комунальний заклад загальної середньої освіти "Луцький ліцей №10 Луцької міської ради"</t>
         </is>
       </c>
       <c r="B13" s="5" t="n">
-        <v>148859</v>
+        <v>148853</v>
       </c>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
-          <t>Луцький ліцей № 11</t>
+          <t>Луцький ліцей № 10</t>
         </is>
       </c>
       <c r="E13" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G13" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H13" s="6" t="inlineStr">
         <is>
           <t>0710100000</t>
         </is>
       </c>
       <c r="I13" s="4" t="inlineStr">
         <is>
           <t>Волинська область</t>
         </is>
       </c>
       <c r="J13" s="4" t="inlineStr">
         <is>
           <t>Луцьк, Волинська область</t>
         </is>
       </c>
       <c r="K13" s="4" t="inlineStr">
         <is>
-          <t>вулиця Наливайка, 10-Б</t>
+          <t>вулиця Ветеранів, 5</t>
         </is>
       </c>
       <c r="L13" s="6" t="inlineStr">
         <is>
           <t>UA07080170010083384</t>
         </is>
       </c>
       <c r="M13" s="4" t="inlineStr">
         <is>
           <t>Волинська обл., м. Луцьк</t>
         </is>
       </c>
       <c r="N13" s="7"/>
       <c r="O13" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Луцької міської ради</t>
         </is>
       </c>
       <c r="P13" s="4" t="inlineStr">
         <is>
-          <t>(0332)710876</t>
+          <t>(0332)253677, (0332)253730</t>
         </is>
       </c>
       <c r="Q13" s="4"/>
       <c r="R13" s="4" t="inlineStr">
         <is>
-          <t>school.11.lutsk@ukr.net</t>
+          <t>znz_10_lu@ukr.net</t>
         </is>
       </c>
       <c r="S13" s="4" t="inlineStr">
         <is>
-          <t>http://school11lutsk.at.ua</t>
+          <t>http://www.lnvk10.com</t>
         </is>
       </c>
       <c r="T13" s="4" t="inlineStr">
         <is>
-          <t>Директор Гаць Наталія Володимирівна</t>
+          <t>Директор Михальчук Олег Євгенович</t>
         </is>
       </c>
       <c r="U13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y13" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад загальної середньої освіти «Луцький ліцей №15 Луцької міської ради»</t>
+          <t>комунальний заклад загальної середньої освіти "Луцький ліцей №11 Луцької міської ради"</t>
         </is>
       </c>
       <c r="B14" s="5" t="n">
-        <v>148858</v>
+        <v>148859</v>
       </c>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
-          <t>ЗЗСО № 15</t>
+          <t>Луцький ліцей № 11</t>
         </is>
       </c>
       <c r="E14" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G14" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H14" s="6" t="inlineStr">
         <is>
           <t>0710100000</t>
         </is>
       </c>
       <c r="I14" s="4" t="inlineStr">
         <is>
           <t>Волинська область</t>
         </is>
       </c>
       <c r="J14" s="4" t="inlineStr">
         <is>
           <t>Луцьк, Волинська область</t>
         </is>
       </c>
       <c r="K14" s="4" t="inlineStr">
         <is>
-          <t>вулиця Привокзальна, 5-А</t>
+          <t>вулиця Наливайка, 10-Б</t>
         </is>
       </c>
       <c r="L14" s="6" t="inlineStr">
         <is>
           <t>UA07080170010083384</t>
         </is>
       </c>
       <c r="M14" s="4" t="inlineStr">
         <is>
           <t>Волинська обл., м. Луцьк</t>
         </is>
       </c>
       <c r="N14" s="7"/>
       <c r="O14" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Луцької міської ради</t>
         </is>
       </c>
       <c r="P14" s="4" t="inlineStr">
         <is>
-          <t>(0332)230308</t>
+          <t>(0332)710876</t>
         </is>
       </c>
       <c r="Q14" s="4"/>
       <c r="R14" s="4" t="inlineStr">
         <is>
-          <t>director.school5@ukr.net</t>
+          <t>school.11.lutsk@ukr.net</t>
         </is>
       </c>
       <c r="S14" s="4" t="inlineStr">
         <is>
-          <t>http://lutsk15.wordpress.com</t>
+          <t>http://school11lutsk.at.ua</t>
         </is>
       </c>
       <c r="T14" s="4" t="inlineStr">
         <is>
-          <t>Директор Гребенюк Олег Володимирович</t>
+          <t>Директор Гаць Наталія Володимирівна</t>
         </is>
       </c>
       <c r="U14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y14" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад загальної середньої освіти «Луцький ліцей №18 Луцької міської ради»</t>
+          <t>комунальний заклад загальної середньої освіти "Луцький ліцей №14 імені Василя Сухомлинського Луцької міської ради"</t>
         </is>
       </c>
       <c r="B15" s="5" t="n">
-        <v>148863</v>
+        <v>148861</v>
       </c>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
-          <t>Луцький ліцей № 18</t>
+          <t>ЗЗСО №14 ім. В.Сухомлинського</t>
         </is>
       </c>
       <c r="E15" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G15" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H15" s="6" t="inlineStr">
         <is>
           <t>0710100000</t>
         </is>
       </c>
       <c r="I15" s="4" t="inlineStr">
         <is>
           <t>Волинська область</t>
         </is>
       </c>
       <c r="J15" s="4" t="inlineStr">
         <is>
           <t>Луцьк, Волинська область</t>
         </is>
       </c>
       <c r="K15" s="4" t="inlineStr">
         <is>
-          <t>проспект Відродження, 20-А</t>
+          <t>вулиця Гімназійна, 8</t>
         </is>
       </c>
       <c r="L15" s="6" t="inlineStr">
         <is>
           <t>UA07080170010083384</t>
         </is>
       </c>
       <c r="M15" s="4" t="inlineStr">
         <is>
           <t>Волинська обл., м. Луцьк</t>
         </is>
       </c>
       <c r="N15" s="7"/>
       <c r="O15" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Луцької міської ради</t>
         </is>
       </c>
       <c r="P15" s="4" t="inlineStr">
         <is>
-          <t>(0332)250437</t>
+          <t>(0332)263509, (0332)261909</t>
         </is>
       </c>
       <c r="Q15" s="4"/>
       <c r="R15" s="4" t="inlineStr">
         <is>
-          <t>gymnasium18@ukr.net</t>
+          <t>gimn14lutsk@outlook.com</t>
         </is>
       </c>
       <c r="S15" s="4" t="inlineStr">
         <is>
-          <t>http://gymnasium18.lutsk.ua</t>
+          <t>http://www.gimn14.lutsk.ua</t>
         </is>
       </c>
       <c r="T15" s="4" t="inlineStr">
         <is>
-          <t>Директор Скороход Сергій Андрійович</t>
+          <t>Директор Кардаш Марія Миколаївна</t>
         </is>
       </c>
       <c r="U15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y15" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад загальної середньої освіти «Луцький ліцей №2 Луцької міської ради»</t>
+          <t>комунальний заклад загальної середньої освіти "Луцький ліцей №15 Луцької міської ради"</t>
         </is>
       </c>
       <c r="B16" s="5" t="n">
-        <v>148830</v>
+        <v>148858</v>
       </c>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
-          <t>Луцький ліцей № 2</t>
+          <t>ЗЗСО № 15</t>
         </is>
       </c>
       <c r="E16" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G16" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H16" s="6" t="inlineStr">
         <is>
           <t>0710100000</t>
         </is>
       </c>
       <c r="I16" s="4" t="inlineStr">
         <is>
           <t>Волинська область</t>
         </is>
       </c>
       <c r="J16" s="4" t="inlineStr">
         <is>
           <t>Луцьк, Волинська область</t>
         </is>
       </c>
       <c r="K16" s="4" t="inlineStr">
         <is>
-          <t>вулиця Львівська, 28</t>
+          <t>вулиця Привокзальна, 5-А</t>
         </is>
       </c>
       <c r="L16" s="6" t="inlineStr">
         <is>
           <t>UA07080170010083384</t>
         </is>
       </c>
       <c r="M16" s="4" t="inlineStr">
         <is>
           <t>Волинська обл., м. Луцьк</t>
         </is>
       </c>
       <c r="N16" s="7"/>
       <c r="O16" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Луцької міської ради</t>
         </is>
       </c>
       <c r="P16" s="4" t="inlineStr">
         <is>
-          <t>(0332)261441</t>
+          <t>(0332)230308</t>
         </is>
       </c>
       <c r="Q16" s="4"/>
       <c r="R16" s="4" t="inlineStr">
         <is>
-          <t>zos2lutsk@gmail.com</t>
+          <t>director.school5@ukr.net</t>
         </is>
       </c>
       <c r="S16" s="4" t="inlineStr">
         <is>
-          <t>school2.lutsk.ua</t>
+          <t>http://lutsk15.wordpress.com</t>
         </is>
       </c>
       <c r="T16" s="4" t="inlineStr">
         <is>
-          <t>Директор Поліщук Роман Вікторович</t>
+          <t>Директор Гребенюк Олег Володимирович</t>
         </is>
       </c>
       <c r="U16" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V16" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W16" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X16" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y16" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад загальної середньої освіти «Луцький ліцей №22 Луцької міської ради»</t>
+          <t>комунальний заклад загальної середньої освіти "Луцький ліцей №18 Луцької міської ради"</t>
         </is>
       </c>
       <c r="B17" s="5" t="n">
-        <v>148866</v>
+        <v>148863</v>
       </c>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
-          <t>Луцький ліцей № 22</t>
+          <t>Луцький ліцей № 18</t>
         </is>
       </c>
       <c r="E17" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G17" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H17" s="6" t="inlineStr">
         <is>
           <t>0710100000</t>
         </is>
       </c>
       <c r="I17" s="4" t="inlineStr">
         <is>
           <t>Волинська область</t>
         </is>
       </c>
       <c r="J17" s="4" t="inlineStr">
         <is>
           <t>Луцьк, Волинська область</t>
         </is>
       </c>
       <c r="K17" s="4" t="inlineStr">
         <is>
-          <t>проспект Відродження, 32</t>
+          <t>проспект Відродження, 20-А</t>
         </is>
       </c>
       <c r="L17" s="6" t="inlineStr">
         <is>
           <t>UA07080170010083384</t>
         </is>
       </c>
       <c r="M17" s="4" t="inlineStr">
         <is>
           <t>Волинська обл., м. Луцьк</t>
         </is>
       </c>
       <c r="N17" s="7"/>
       <c r="O17" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Луцької міської ради</t>
         </is>
       </c>
       <c r="P17" s="4" t="inlineStr">
         <is>
-          <t>(0332)254191</t>
+          <t>(0332)250437</t>
         </is>
       </c>
       <c r="Q17" s="4"/>
       <c r="R17" s="4" t="inlineStr">
         <is>
-          <t>schol22@ukr.net</t>
+          <t>gymnasium18@ukr.net</t>
         </is>
       </c>
       <c r="S17" s="4" t="inlineStr">
         <is>
-          <t>http://www.lnvk22.com.ua</t>
+          <t>http://gymnasium18.lutsk.ua</t>
         </is>
       </c>
       <c r="T17" s="4" t="inlineStr">
         <is>
-          <t>Директор Кучер Лариса Віталіївна</t>
+          <t>Директор Скороход Сергій Андрійович</t>
         </is>
       </c>
       <c r="U17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y17" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад загальної середньої освіти «Луцький ліцей №23 Луцької міської ради»</t>
+          <t>комунальний заклад загальної середньої освіти "Луцький ліцей №2 Луцької міської ради"</t>
         </is>
       </c>
       <c r="B18" s="5" t="n">
-        <v>149008</v>
+        <v>148830</v>
       </c>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
-          <t>Луцький ліцей № 23</t>
+          <t>Луцький ліцей № 2</t>
         </is>
       </c>
       <c r="E18" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G18" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H18" s="6" t="inlineStr">
         <is>
           <t>0710100000</t>
         </is>
       </c>
       <c r="I18" s="4" t="inlineStr">
         <is>
           <t>Волинська область</t>
         </is>
       </c>
       <c r="J18" s="4" t="inlineStr">
         <is>
           <t>Луцьк, Волинська область</t>
         </is>
       </c>
       <c r="K18" s="4" t="inlineStr">
         <is>
-          <t>вулиця Софії Ковалевської, 56</t>
+          <t>вулиця Львівська, 28</t>
         </is>
       </c>
       <c r="L18" s="6" t="inlineStr">
         <is>
           <t>UA07080170010083384</t>
         </is>
       </c>
       <c r="M18" s="4" t="inlineStr">
         <is>
           <t>Волинська обл., м. Луцьк</t>
         </is>
       </c>
       <c r="N18" s="7"/>
       <c r="O18" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Луцької міської ради</t>
         </is>
       </c>
       <c r="P18" s="4" t="inlineStr">
         <is>
-          <t>(0332)255186</t>
+          <t>(0332)261441</t>
         </is>
       </c>
       <c r="Q18" s="4"/>
       <c r="R18" s="4" t="inlineStr">
         <is>
-          <t>zosh_23@ukr.net</t>
+          <t>zos2lutsk@gmail.com</t>
         </is>
       </c>
       <c r="S18" s="4" t="inlineStr">
         <is>
-          <t>http://lutsk-school23.volyn.sch.in.ua</t>
+          <t>school2.lutsk.ua</t>
         </is>
       </c>
       <c r="T18" s="4" t="inlineStr">
         <is>
-          <t>Директор Мартинюк Віктор Семенович</t>
+          <t>Директор Поліщук Роман Вікторович</t>
         </is>
       </c>
       <c r="U18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y18" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад загальної середньої освіти «Луцький ліцей №24 Луцької міської ради»</t>
+          <t>комунальний заклад загальної середньої освіти "Луцький ліцей №21 імені Михайла Кравчука Луцької міської ради"</t>
         </is>
       </c>
       <c r="B19" s="5" t="n">
-        <v>148867</v>
+        <v>149007</v>
       </c>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
-          <t>Луцький ліцей № 24</t>
+          <t>Луцький ліцей № 21</t>
         </is>
       </c>
       <c r="E19" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G19" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H19" s="6" t="inlineStr">
         <is>
           <t>0710100000</t>
         </is>
       </c>
       <c r="I19" s="4" t="inlineStr">
         <is>
           <t>Волинська область</t>
         </is>
       </c>
       <c r="J19" s="4" t="inlineStr">
         <is>
           <t>Луцьк, Волинська область</t>
         </is>
       </c>
       <c r="K19" s="4" t="inlineStr">
         <is>
-          <t>вулиця Ярослава Мудрого, 52-А</t>
+          <t>вулиця Кравчука, 14</t>
         </is>
       </c>
       <c r="L19" s="6" t="inlineStr">
         <is>
           <t>UA07080170010083384</t>
         </is>
       </c>
       <c r="M19" s="4" t="inlineStr">
         <is>
           <t>Волинська обл., м. Луцьк</t>
         </is>
       </c>
       <c r="N19" s="7"/>
       <c r="O19" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Луцької міської ради</t>
         </is>
       </c>
       <c r="P19" s="4" t="inlineStr">
         <is>
-          <t>(0332)264561</t>
+          <t>(0332)715338</t>
         </is>
       </c>
       <c r="Q19" s="4"/>
       <c r="R19" s="4" t="inlineStr">
         <is>
-          <t>licei24.Lutsk@ukr.net</t>
+          <t>gymnasia21.lutsk@gmail.com</t>
         </is>
       </c>
       <c r="S19" s="4" t="inlineStr">
         <is>
-          <t>http://licei24.ucoz.ua</t>
+          <t>http://gymnasia21.lutsk.ua/</t>
         </is>
       </c>
       <c r="T19" s="4" t="inlineStr">
         <is>
-          <t>Директор Копчак Тетяна Володимирівна</t>
+          <t>Директор Волинець Ярослав Юрійович</t>
         </is>
       </c>
       <c r="U19" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V19" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W19" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X19" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y19" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад загальної середньої освіти «Луцький ліцей №25 Луцької міської ради»</t>
+          <t>комунальний заклад загальної середньої освіти "Луцький ліцей №22 Луцької міської ради"</t>
         </is>
       </c>
       <c r="B20" s="5" t="n">
-        <v>148873</v>
+        <v>148866</v>
       </c>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
-          <t>Луцький ліцей № 25</t>
+          <t>Луцький ліцей № 22</t>
         </is>
       </c>
       <c r="E20" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G20" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H20" s="6" t="inlineStr">
         <is>
           <t>0710100000</t>
         </is>
       </c>
       <c r="I20" s="4" t="inlineStr">
         <is>
           <t>Волинська область</t>
         </is>
       </c>
       <c r="J20" s="4" t="inlineStr">
         <is>
           <t>Луцьк, Волинська область</t>
         </is>
       </c>
       <c r="K20" s="4" t="inlineStr">
         <is>
-          <t>вулиця Федорова, 7</t>
+          <t>проспект Відродження, 32</t>
         </is>
       </c>
       <c r="L20" s="6" t="inlineStr">
         <is>
           <t>UA07080170010083384</t>
         </is>
       </c>
       <c r="M20" s="4" t="inlineStr">
         <is>
           <t>Волинська обл., м. Луцьк</t>
         </is>
       </c>
       <c r="N20" s="7"/>
       <c r="O20" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Луцької міської ради</t>
         </is>
       </c>
       <c r="P20" s="4" t="inlineStr">
         <is>
-          <t>(0332)737077</t>
+          <t>(0332)254191</t>
         </is>
       </c>
       <c r="Q20" s="4"/>
       <c r="R20" s="4" t="inlineStr">
         <is>
-          <t>school25lutsk@ukr.net</t>
+          <t>schol22@ukr.net</t>
         </is>
       </c>
       <c r="S20" s="4" t="inlineStr">
         <is>
-          <t>http://school25lutsk.at.ua/</t>
+          <t>http://www.lnvk22.com.ua</t>
         </is>
       </c>
       <c r="T20" s="4" t="inlineStr">
         <is>
-          <t>Директор Цейко Віктор Іванович</t>
+          <t>Директор Кучер Лариса Віталіївна</t>
         </is>
       </c>
       <c r="U20" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V20" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W20" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X20" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y20" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад загальної середньої освіти «Луцький ліцей №26 Луцької міської ради»</t>
+          <t>комунальний заклад загальної середньої освіти "Луцький ліцей №23 Луцької міської ради"</t>
         </is>
       </c>
       <c r="B21" s="5" t="n">
-        <v>148869</v>
+        <v>149008</v>
       </c>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
-          <t>Луцький ліцей № 26</t>
+          <t>Луцький ліцей № 23</t>
         </is>
       </c>
       <c r="E21" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G21" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H21" s="6" t="inlineStr">
         <is>
           <t>0710100000</t>
         </is>
       </c>
       <c r="I21" s="4" t="inlineStr">
         <is>
           <t>Волинська область</t>
         </is>
       </c>
       <c r="J21" s="4" t="inlineStr">
         <is>
           <t>Луцьк, Волинська область</t>
         </is>
       </c>
       <c r="K21" s="4" t="inlineStr">
         <is>
-          <t>вулиця Кравчука, 30</t>
+          <t>вулиця Олени Пчілки, 56</t>
         </is>
       </c>
       <c r="L21" s="6" t="inlineStr">
         <is>
           <t>UA07080170010083384</t>
         </is>
       </c>
       <c r="M21" s="4" t="inlineStr">
         <is>
           <t>Волинська обл., м. Луцьк</t>
         </is>
       </c>
       <c r="N21" s="7"/>
       <c r="O21" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Луцької міської ради</t>
         </is>
       </c>
       <c r="P21" s="4" t="inlineStr">
         <is>
-          <t>(0332)230472</t>
+          <t>(0332)255186</t>
         </is>
       </c>
       <c r="Q21" s="4"/>
       <c r="R21" s="4" t="inlineStr">
         <is>
-          <t>nvk26.lutsk@ukr.net</t>
+          <t>zosh_23@ukr.net</t>
         </is>
       </c>
       <c r="S21" s="4" t="inlineStr">
         <is>
-          <t>www.nvk26.lutsk.ua</t>
+          <t>http://lutsk-school23.volyn.sch.in.ua</t>
         </is>
       </c>
       <c r="T21" s="4" t="inlineStr">
         <is>
-          <t>Директор Леуш Іван Олександрович</t>
+          <t>Директор Мартинюк Віктор Семенович</t>
         </is>
       </c>
       <c r="U21" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V21" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W21" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X21" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y21" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад загальної середньої освіти «Луцький ліцей №4 імені Модеста Левицького Луцької міської ради»</t>
+          <t>комунальний заклад загальної середньої освіти "Луцький ліцей №24 Луцької міської ради"</t>
         </is>
       </c>
       <c r="B22" s="5" t="n">
-        <v>148838</v>
+        <v>148867</v>
       </c>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
-          <t>Луцький ліцей № 4 імені Модеста Левицького</t>
+          <t>Луцький ліцей № 24</t>
         </is>
       </c>
       <c r="E22" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G22" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H22" s="6" t="inlineStr">
         <is>
           <t>0710100000</t>
         </is>
       </c>
       <c r="I22" s="4" t="inlineStr">
         <is>
           <t>Волинська область</t>
         </is>
       </c>
       <c r="J22" s="4" t="inlineStr">
         <is>
           <t>Луцьк, Волинська область</t>
         </is>
       </c>
       <c r="K22" s="4" t="inlineStr">
         <is>
-          <t>проспект Волі, 25</t>
+          <t>вулиця Ярослава Мудрого, 52-А</t>
         </is>
       </c>
       <c r="L22" s="6" t="inlineStr">
         <is>
           <t>UA07080170010083384</t>
         </is>
       </c>
       <c r="M22" s="4" t="inlineStr">
         <is>
           <t>Волинська обл., м. Луцьк</t>
         </is>
       </c>
       <c r="N22" s="7"/>
       <c r="O22" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Луцької міської ради</t>
         </is>
       </c>
       <c r="P22" s="4" t="inlineStr">
         <is>
-          <t>(0332)725179, (0332)726242</t>
+          <t>(0332)264561</t>
         </is>
       </c>
       <c r="Q22" s="4"/>
       <c r="R22" s="4" t="inlineStr">
         <is>
-          <t>gimnazia4lutsk@ukr.net</t>
+          <t>licei24.Lutsk@ukr.net</t>
         </is>
       </c>
       <c r="S22" s="4" t="inlineStr">
         <is>
-          <t>http://gymnasium4.lutsk.ua</t>
+          <t>http://licei24.ucoz.ua</t>
         </is>
       </c>
       <c r="T22" s="4" t="inlineStr">
         <is>
-          <t>Директор Мишковець Олександр Андрійович</t>
+          <t>Директор Копчак Тетяна Володимирівна</t>
         </is>
       </c>
       <c r="U22" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V22" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W22" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X22" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y22" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад загальної середньої освіти «Луцький ліцей №5 Луцької міської ради»</t>
+          <t>комунальний заклад загальної середньої освіти "Луцький ліцей №25 Луцької міської ради"</t>
         </is>
       </c>
       <c r="B23" s="5" t="n">
-        <v>150048</v>
+        <v>148873</v>
       </c>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
-          <t>Луцький ліцей № 5</t>
+          <t>Луцький ліцей № 25</t>
         </is>
       </c>
       <c r="E23" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G23" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H23" s="6" t="inlineStr">
         <is>
           <t>0710100000</t>
         </is>
       </c>
       <c r="I23" s="4" t="inlineStr">
         <is>
           <t>Волинська область</t>
         </is>
       </c>
       <c r="J23" s="4" t="inlineStr">
         <is>
           <t>Луцьк, Волинська область</t>
         </is>
       </c>
       <c r="K23" s="4" t="inlineStr">
         <is>
-          <t>проспект Перемоги, 16</t>
+          <t>вулиця Федорова, 7</t>
         </is>
       </c>
       <c r="L23" s="6" t="inlineStr">
         <is>
           <t>UA07080170010083384</t>
         </is>
       </c>
       <c r="M23" s="4" t="inlineStr">
         <is>
           <t>Волинська обл., м. Луцьк</t>
         </is>
       </c>
       <c r="N23" s="7"/>
       <c r="O23" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Луцької міської ради</t>
         </is>
       </c>
       <c r="P23" s="4" t="inlineStr">
         <is>
-          <t>(0332)230251, (0332)231140, (0332)232065</t>
+          <t>(0332)737077</t>
         </is>
       </c>
       <c r="Q23" s="4"/>
       <c r="R23" s="4" t="inlineStr">
         <is>
-          <t>school5lutsk@gmail.com</t>
+          <t>school25lutsk@ukr.net</t>
         </is>
       </c>
       <c r="S23" s="4" t="inlineStr">
         <is>
-          <t>http://5school.at.ua/</t>
+          <t>http://school25lutsk.at.ua/</t>
         </is>
       </c>
       <c r="T23" s="4" t="inlineStr">
         <is>
-          <t>Директор Півницький Валерій Борисович</t>
+          <t>Директор Цейко Віктор Іванович</t>
         </is>
       </c>
       <c r="U23" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V23" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W23" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X23" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y23" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад загальної середньої освіти «Луцький ліцей №9 Луцької міської ради»</t>
+          <t>комунальний заклад загальної середньої освіти "Луцький ліцей №26 Луцької міської ради"</t>
         </is>
       </c>
       <c r="B24" s="5" t="n">
-        <v>148849</v>
+        <v>148869</v>
       </c>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
-          <t>Луцький ліцей № 9</t>
+          <t>Луцький ліцей № 26</t>
         </is>
       </c>
       <c r="E24" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G24" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H24" s="6" t="inlineStr">
         <is>
           <t>0710100000</t>
         </is>
       </c>
       <c r="I24" s="4" t="inlineStr">
         <is>
           <t>Волинська область</t>
         </is>
       </c>
       <c r="J24" s="4" t="inlineStr">
         <is>
           <t>Луцьк, Волинська область</t>
         </is>
       </c>
       <c r="K24" s="4" t="inlineStr">
         <is>
-          <t>вулиця Банкова, 30</t>
+          <t>вулиця Кравчука, 30</t>
         </is>
       </c>
       <c r="L24" s="6" t="inlineStr">
         <is>
           <t>UA07080170010083384</t>
         </is>
       </c>
       <c r="M24" s="4" t="inlineStr">
         <is>
           <t>Волинська обл., м. Луцьк</t>
         </is>
       </c>
       <c r="N24" s="7"/>
       <c r="O24" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Луцької міської ради</t>
         </is>
       </c>
       <c r="P24" s="4" t="inlineStr">
         <is>
-          <t>(0332)241011</t>
+          <t>(0332)230472</t>
         </is>
       </c>
       <c r="Q24" s="4"/>
       <c r="R24" s="4" t="inlineStr">
         <is>
-          <t>winner12007@ukr.net</t>
+          <t>nvk26.lutsk@ukr.net</t>
         </is>
       </c>
       <c r="S24" s="4" t="inlineStr">
         <is>
-          <t>https://sites.google.com/nvk-9.ukr.education/lyceum9</t>
+          <t>www.nvk26.lutsk.ua</t>
         </is>
       </c>
       <c r="T24" s="4" t="inlineStr">
         <is>
-          <t>Директор Дубина Олександр Дмитрович</t>
+          <t>Директор Леуш Іван Олександрович</t>
         </is>
       </c>
       <c r="U24" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V24" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W24" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X24" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y24" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад загальної середньої освіти "Луцький інституційний ліцей №8 Луцької міської ради"</t>
+          <t>комунальний заклад загальної середньої освіти "Луцький ліцей №27 Луцької міської ради"</t>
         </is>
       </c>
       <c r="B25" s="5" t="n">
-        <v>148868</v>
+        <v>148786</v>
       </c>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
-          <t>Луцький ліцей №8</t>
+          <t>Луцький ліцей №27</t>
         </is>
       </c>
       <c r="E25" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G25" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H25" s="6" t="inlineStr">
         <is>
           <t>0710100000</t>
         </is>
       </c>
       <c r="I25" s="4" t="inlineStr">
         <is>
           <t>Волинська область</t>
         </is>
       </c>
       <c r="J25" s="4" t="inlineStr">
         <is>
           <t>Луцьк, Волинська область</t>
         </is>
       </c>
       <c r="K25" s="4" t="inlineStr">
         <is>
-          <t>вулиця Ковельська, 43</t>
+          <t>вулиця Олеся Гончара, 5</t>
         </is>
       </c>
       <c r="L25" s="6" t="inlineStr">
         <is>
           <t>UA07080170010083384</t>
         </is>
       </c>
       <c r="M25" s="4" t="inlineStr">
         <is>
           <t>Волинська обл., м. Луцьк</t>
         </is>
       </c>
       <c r="N25" s="7"/>
       <c r="O25" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Луцької міської ради</t>
         </is>
       </c>
       <c r="P25" s="4" t="inlineStr">
         <is>
-          <t>(0332)725148</t>
+          <t>(0332)280078</t>
         </is>
       </c>
       <c r="Q25" s="4"/>
       <c r="R25" s="4" t="inlineStr">
         <is>
-          <t>vschool.lutsk@gmail.com</t>
-[...6 lines deleted...]
-      </c>
+          <t>lyceum27lutsk@ukr.net</t>
+        </is>
+      </c>
+      <c r="S25" s="4"/>
       <c r="T25" s="4" t="inlineStr">
         <is>
-          <t>Директор Левченко Юрій Іванович</t>
+          <t>Директор Гаврилевич Наталія Миколаївна</t>
         </is>
       </c>
       <c r="U25" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V25" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W25" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X25" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y25" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад загальної середньої освіти "Луцький ліцей №14 імені Василя Сухомлинського Луцької міської ради"</t>
+          <t>комунальний заклад загальної середньої освіти "Луцький ліцей №28 з посиленою фізичною підготовкою Луцької міської ради"</t>
         </is>
       </c>
       <c r="B26" s="5" t="n">
-        <v>148861</v>
+        <v>148871</v>
       </c>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
-          <t>ЗЗСО №14 ім. В.Сухомлинського</t>
+          <t>Луцький ліцей № 28</t>
         </is>
       </c>
       <c r="E26" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G26" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H26" s="6" t="inlineStr">
         <is>
           <t>0710100000</t>
         </is>
       </c>
       <c r="I26" s="4" t="inlineStr">
         <is>
           <t>Волинська область</t>
         </is>
       </c>
       <c r="J26" s="4" t="inlineStr">
         <is>
           <t>Луцьк, Волинська область</t>
         </is>
       </c>
       <c r="K26" s="4" t="inlineStr">
         <is>
-          <t>вулиця Гімназійна, 8</t>
+          <t>вулиця Дубнівська, 32</t>
         </is>
       </c>
       <c r="L26" s="6" t="inlineStr">
         <is>
           <t>UA07080170010083384</t>
         </is>
       </c>
       <c r="M26" s="4" t="inlineStr">
         <is>
           <t>Волинська обл., м. Луцьк</t>
         </is>
       </c>
       <c r="N26" s="7"/>
       <c r="O26" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Луцької міської ради</t>
         </is>
       </c>
       <c r="P26" s="4" t="inlineStr">
         <is>
-          <t>(0332)263509, (0332)261909</t>
+          <t>(0332)245472</t>
         </is>
       </c>
       <c r="Q26" s="4"/>
       <c r="R26" s="4" t="inlineStr">
         <is>
-          <t>gimn14lutsk@outlook.com</t>
+          <t>licey28.lutsk@gmail.com</t>
         </is>
       </c>
       <c r="S26" s="4" t="inlineStr">
         <is>
-          <t>http://www.gimn14.lutsk.ua</t>
+          <t>https://licey28-lutsk.e-schools.info</t>
         </is>
       </c>
       <c r="T26" s="4" t="inlineStr">
         <is>
-          <t>Директор Кардаш Марія Миколаївна</t>
+          <t>В.о. директора Главічка Ніна Володимирівна</t>
         </is>
       </c>
       <c r="U26" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V26" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W26" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X26" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y26" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад загальної середньої освіти "Луцький ліцей №21 імені Михайла Кравчука Луцької міської ради"</t>
+          <t>комунальний заклад загальної середньої освіти "Луцький ліцей №4 імені Модеста Левицького Луцької міської ради"</t>
         </is>
       </c>
       <c r="B27" s="5" t="n">
-        <v>149007</v>
+        <v>148838</v>
       </c>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
-          <t>Луцький ліцей № 21</t>
+          <t>Луцький ліцей № 4 імені Модеста Левицького</t>
         </is>
       </c>
       <c r="E27" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G27" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H27" s="6" t="inlineStr">
         <is>
           <t>0710100000</t>
         </is>
       </c>
       <c r="I27" s="4" t="inlineStr">
         <is>
           <t>Волинська область</t>
         </is>
       </c>
       <c r="J27" s="4" t="inlineStr">
         <is>
           <t>Луцьк, Волинська область</t>
         </is>
       </c>
       <c r="K27" s="4" t="inlineStr">
         <is>
-          <t>вулиця Кравчука, 14</t>
+          <t>проспект Волі, 25</t>
         </is>
       </c>
       <c r="L27" s="6" t="inlineStr">
         <is>
           <t>UA07080170010083384</t>
         </is>
       </c>
       <c r="M27" s="4" t="inlineStr">
         <is>
           <t>Волинська обл., м. Луцьк</t>
         </is>
       </c>
       <c r="N27" s="7"/>
       <c r="O27" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Луцької міської ради</t>
         </is>
       </c>
       <c r="P27" s="4" t="inlineStr">
         <is>
-          <t>(0332)715338</t>
+          <t>(0332)725179, (0332)726242</t>
         </is>
       </c>
       <c r="Q27" s="4"/>
       <c r="R27" s="4" t="inlineStr">
         <is>
-          <t>gymnasia21.lutsk@gmail.com</t>
+          <t>gimnazia4lutsk@ukr.net</t>
         </is>
       </c>
       <c r="S27" s="4" t="inlineStr">
         <is>
-          <t>http://gymnasia21.lutsk.ua/</t>
+          <t>http://gymnasium4.lutsk.ua</t>
         </is>
       </c>
       <c r="T27" s="4" t="inlineStr">
         <is>
-          <t>Директор Волинець Ярослав Юрійович</t>
+          <t>Директор Мишковець Олександр Андрійович</t>
         </is>
       </c>
       <c r="U27" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V27" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W27" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X27" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y27" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад загальної середньої освіти "Луцький ліцей №27 Луцької міської ради"</t>
+          <t>комунальний заклад загальної середньої освіти "Луцький ліцей №5 Луцької міської ради"</t>
         </is>
       </c>
       <c r="B28" s="5" t="n">
-        <v>148786</v>
+        <v>150048</v>
       </c>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
-          <t>Луцький ліцей №27</t>
+          <t>Луцький ліцей № 5</t>
         </is>
       </c>
       <c r="E28" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G28" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H28" s="6" t="inlineStr">
         <is>
           <t>0710100000</t>
         </is>
       </c>
       <c r="I28" s="4" t="inlineStr">
         <is>
           <t>Волинська область</t>
         </is>
       </c>
       <c r="J28" s="4" t="inlineStr">
         <is>
           <t>Луцьк, Волинська область</t>
         </is>
       </c>
       <c r="K28" s="4" t="inlineStr">
         <is>
-          <t>вулиця Олеся Гончара, 5</t>
+          <t>проспект Перемоги, 16</t>
         </is>
       </c>
       <c r="L28" s="6" t="inlineStr">
         <is>
           <t>UA07080170010083384</t>
         </is>
       </c>
       <c r="M28" s="4" t="inlineStr">
         <is>
           <t>Волинська обл., м. Луцьк</t>
         </is>
       </c>
       <c r="N28" s="7"/>
       <c r="O28" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Луцької міської ради</t>
         </is>
       </c>
       <c r="P28" s="4" t="inlineStr">
         <is>
-          <t>(0332)280078</t>
+          <t>(0332)230251, (0332)231140, (0332)232065</t>
         </is>
       </c>
       <c r="Q28" s="4"/>
       <c r="R28" s="4" t="inlineStr">
         <is>
-          <t>lyceum27lutsk@ukr.net</t>
-[...2 lines deleted...]
-      <c r="S28" s="4"/>
+          <t>school5lutsk@gmail.com</t>
+        </is>
+      </c>
+      <c r="S28" s="4" t="inlineStr">
+        <is>
+          <t>http://5school.at.ua/</t>
+        </is>
+      </c>
       <c r="T28" s="4" t="inlineStr">
         <is>
-          <t>Директор Гаврилевич Наталія Миколаївна</t>
+          <t>Директор Півницький Валерій Борисович</t>
         </is>
       </c>
       <c r="U28" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V28" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W28" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X28" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y28" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад загальної середньої освіти "Луцький ліцей №28 з посиленою фізичною підготовкою Луцької міської ради"</t>
+          <t>комунальний заклад загальної середньої освіти "Луцький ліцей №9 Луцької міської ради"</t>
         </is>
       </c>
       <c r="B29" s="5" t="n">
-        <v>148871</v>
+        <v>148849</v>
       </c>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
-          <t>Луцький ліцей № 28</t>
+          <t>Луцький ліцей № 9</t>
         </is>
       </c>
       <c r="E29" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G29" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H29" s="6" t="inlineStr">
         <is>
           <t>0710100000</t>
         </is>
       </c>
       <c r="I29" s="4" t="inlineStr">
         <is>
           <t>Волинська область</t>
         </is>
       </c>
       <c r="J29" s="4" t="inlineStr">
         <is>
           <t>Луцьк, Волинська область</t>
         </is>
       </c>
       <c r="K29" s="4" t="inlineStr">
         <is>
-          <t>вулиця Дубнівська, 32</t>
+          <t>вулиця Банкова, 30</t>
         </is>
       </c>
       <c r="L29" s="6" t="inlineStr">
         <is>
           <t>UA07080170010083384</t>
         </is>
       </c>
       <c r="M29" s="4" t="inlineStr">
         <is>
           <t>Волинська обл., м. Луцьк</t>
         </is>
       </c>
       <c r="N29" s="7"/>
       <c r="O29" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Луцької міської ради</t>
         </is>
       </c>
       <c r="P29" s="4" t="inlineStr">
         <is>
-          <t>(0332)245472</t>
+          <t>(0332)241011</t>
         </is>
       </c>
       <c r="Q29" s="4"/>
       <c r="R29" s="4" t="inlineStr">
         <is>
-          <t>licey28.lutsk@gmail.com</t>
+          <t>winner12007@ukr.net</t>
         </is>
       </c>
       <c r="S29" s="4" t="inlineStr">
         <is>
-          <t>https://licey28-lutsk.e-schools.info</t>
+          <t>https://sites.google.com/nvk-9.ukr.education/lyceum9</t>
         </is>
       </c>
       <c r="T29" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Главічка Ніна Володимирівна</t>
+          <t>Директор Дубина Олександр Дмитрович</t>
         </is>
       </c>
       <c r="U29" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V29" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W29" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X29" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y29" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
@@ -4149,260 +4149,262 @@
       <c r="U35" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V35" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W35" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X35" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y35" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="4" t="inlineStr">
         <is>
-          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ «ПРИВАТНИЙ ЗАКЛАД ЗАГАЛЬНОЇ СЕРЕДНЬОЇ ОСВІТИ ЛУЦЬКИЙ ЛІЦЕЙ «АЙ ТІ СТЕП СКУЛ ЛУЦЬК»</t>
+          <t>Товариство з обмеженою відповідальністю "Луцький ліцей "Республіка" Волинської області"</t>
         </is>
       </c>
       <c r="B36" s="5" t="n">
-        <v>176556</v>
+        <v>176590</v>
       </c>
       <c r="C36" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
-      <c r="D36" s="4"/>
+      <c r="D36" s="4" t="inlineStr">
+        <is>
+          <t>ТОВ "Ліцей Республіка"</t>
+        </is>
+      </c>
       <c r="E36" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F36" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G36" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H36" s="6" t="inlineStr">
         <is>
           <t>0710100000</t>
         </is>
       </c>
       <c r="I36" s="4" t="inlineStr">
         <is>
           <t>Волинська область</t>
         </is>
       </c>
       <c r="J36" s="4" t="inlineStr">
         <is>
           <t>Луцьк, Волинська область</t>
         </is>
       </c>
       <c r="K36" s="4" t="inlineStr">
         <is>
-          <t>вулиця Данила Галицького, 1а</t>
+          <t>провулок Складськийб., 5</t>
         </is>
       </c>
       <c r="L36" s="6" t="inlineStr">
         <is>
           <t>UA07080170010083384</t>
         </is>
       </c>
       <c r="M36" s="4" t="inlineStr">
         <is>
           <t>Волинська обл., м. Луцьк</t>
         </is>
       </c>
       <c r="N36" s="7"/>
       <c r="O36" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Луцької міської ради</t>
         </is>
       </c>
       <c r="P36" s="4" t="inlineStr">
         <is>
-          <t>(050)4014303</t>
+          <t>(050)5858088</t>
         </is>
       </c>
       <c r="Q36" s="4"/>
-      <c r="R36" s="4"/>
-      <c r="S36" s="4"/>
+      <c r="R36" s="4" t="inlineStr">
+        <is>
+          <t>republic.lyceum@gmail.com</t>
+        </is>
+      </c>
+      <c r="S36" s="4" t="inlineStr">
+        <is>
+          <t>https://thinkglobal.lutsk.ua/</t>
+        </is>
+      </c>
       <c r="T36" s="4" t="inlineStr">
         <is>
-          <t>Директор Лінчук Микола Миколайович</t>
+          <t>Директор Михалюк Назар Юрійович</t>
         </is>
       </c>
       <c r="U36" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V36" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W36" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X36" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y36" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="4" t="inlineStr">
         <is>
-          <t>Товариство з обмеженою відповідальністю "Луцький ліцей "Республіка" Волинської області"</t>
+          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "ПРИВАТНИЙ ЗАКЛАД ЗАГАЛЬНОЇ СЕРЕДНЬОЇ ОСВІТИ ЛУЦЬКИЙ ЛІЦЕЙ "АЙ ТІ СТЕП СКУЛ ЛУЦЬК"</t>
         </is>
       </c>
       <c r="B37" s="5" t="n">
-        <v>176590</v>
+        <v>176556</v>
       </c>
       <c r="C37" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
-      <c r="D37" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D37" s="4"/>
       <c r="E37" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F37" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G37" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H37" s="6" t="inlineStr">
         <is>
           <t>0710100000</t>
         </is>
       </c>
       <c r="I37" s="4" t="inlineStr">
         <is>
           <t>Волинська область</t>
         </is>
       </c>
       <c r="J37" s="4" t="inlineStr">
         <is>
           <t>Луцьк, Волинська область</t>
         </is>
       </c>
       <c r="K37" s="4" t="inlineStr">
         <is>
-          <t>провулок Складськийб., 5</t>
+          <t>вулиця Данила Галицького, 1а</t>
         </is>
       </c>
       <c r="L37" s="6" t="inlineStr">
         <is>
           <t>UA07080170010083384</t>
         </is>
       </c>
       <c r="M37" s="4" t="inlineStr">
         <is>
           <t>Волинська обл., м. Луцьк</t>
         </is>
       </c>
       <c r="N37" s="7"/>
       <c r="O37" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Луцької міської ради</t>
         </is>
       </c>
       <c r="P37" s="4" t="inlineStr">
         <is>
-          <t>(050)5858088</t>
+          <t>(050)4014303</t>
         </is>
       </c>
       <c r="Q37" s="4"/>
-      <c r="R37" s="4" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="R37" s="4"/>
+      <c r="S37" s="4"/>
       <c r="T37" s="4" t="inlineStr">
         <is>
-          <t>Директор Михалюк Назар Юрійович</t>
+          <t>Директор Лінчук Микола Миколайович</t>
         </is>
       </c>
       <c r="U37" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V37" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W37" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X37" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y37" s="5"/>
+      <c r="Y37" s="5" t="n">
+        <v>180</v>
+      </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:Y37"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company>ДП «Інфоресурс»</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>