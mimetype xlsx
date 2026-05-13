--- v0 (2025-10-22)
+++ v1 (2026-05-13)
@@ -372,51 +372,51 @@
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H2" s="6" t="inlineStr">
         <is>
           <t>0521055300</t>
         </is>
       </c>
       <c r="I2" s="4" t="inlineStr">
         <is>
           <t>Вінницька область</t>
         </is>
       </c>
       <c r="J2" s="4" t="inlineStr">
         <is>
           <t>смт Браїлів, Жмеринський район, Вінницька область</t>
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
           <t>вулиця Островського, 2</t>
         </is>
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
-          <t>UA05060050020042300</t>
+          <t>UA05060050320051164</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Вінницька обл., Жмеринський р-н, с-ще Браїлів</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Жмеринської міської ради</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
           <t>(04332)3-33-58</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
           <t>brailov.school.1.2@gmail.com</t>
         </is>
       </c>
       <c r="S2" s="4" t="inlineStr">
@@ -485,51 +485,51 @@
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H3" s="6" t="inlineStr">
         <is>
           <t>0521055300</t>
         </is>
       </c>
       <c r="I3" s="4" t="inlineStr">
         <is>
           <t>Вінницька область</t>
         </is>
       </c>
       <c r="J3" s="4" t="inlineStr">
         <is>
           <t>смт Браїлів, Жмеринський район, Вінницька область</t>
         </is>
       </c>
       <c r="K3" s="4" t="inlineStr">
         <is>
           <t>вулиця Чайковського, 18</t>
         </is>
       </c>
       <c r="L3" s="6" t="inlineStr">
         <is>
-          <t>UA05060050020042300</t>
+          <t>UA05060050320051164</t>
         </is>
       </c>
       <c r="M3" s="4" t="inlineStr">
         <is>
           <t>Вінницька обл., Жмеринський р-н, с-ще Браїлів</t>
         </is>
       </c>
       <c r="N3" s="7"/>
       <c r="O3" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Жмеринської міської ради</t>
         </is>
       </c>
       <c r="P3" s="4" t="inlineStr">
         <is>
           <t>(04332)33292</t>
         </is>
       </c>
       <c r="Q3" s="4"/>
       <c r="R3" s="4" t="inlineStr">
         <is>
           <t>brayiliv.school@gmail.com</t>
         </is>
       </c>
       <c r="S3" s="4" t="inlineStr">