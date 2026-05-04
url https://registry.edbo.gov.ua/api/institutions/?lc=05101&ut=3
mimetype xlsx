--- v2 (2026-02-04)
+++ v3 (2026-05-04)
@@ -6,51 +6,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Заклади освіти" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклади освіти'!$A$1:$Y$57</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклади освіти'!$A$1:$Y$58</definedName>
   </definedNames>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
     <numFmt numFmtId="165" formatCode="@"/>
     <numFmt numFmtId="166" formatCode="0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
     </font>
     <font>
@@ -153,51 +153,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:Y57"/>
+  <dimension ref="A1:Y58"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="8"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="30"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="24"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="10" min="10" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="11" min="11" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="12" min="12" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="13" min="13" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="14" min="14" style="0" customWidth="true" width="8"/>
     <col collapsed="false" hidden="false" max="15" min="15" style="0" customWidth="true" width="40"/>
     <col collapsed="false" hidden="false" max="16" min="16" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="17" min="17" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="18" min="18" style="0" customWidth="true" width="25"/>
@@ -319,51 +319,51 @@
       </c>
       <c r="V1" s="3" t="inlineStr">
         <is>
           <t>Сільський</t>
         </is>
       </c>
       <c r="W1" s="3" t="inlineStr">
         <is>
           <t>Гірський</t>
         </is>
       </c>
       <c r="X1" s="3" t="inlineStr">
         <is>
           <t>Інтернат</t>
         </is>
       </c>
       <c r="Y1" s="3" t="inlineStr">
         <is>
           <t>Ліцензовані обсяги</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="4" t="inlineStr">
         <is>
-          <t>Вінницький ліцей безпекового спрямування та національно-патріотичного виховання Львівського державного університету безпеки життєдіяльності</t>
+          <t>Вінницький ліцей безпекового спрямування та національно-патріотичного виховання імені Назарія Гринцевича Львівського державного університету безпеки життєдіяльності</t>
         </is>
       </c>
       <c r="B2" s="5" t="n">
         <v>145342</v>
       </c>
       <c r="C2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D2" s="4" t="inlineStr">
         <is>
           <t>Вінницький ліцей ЛДУБЖД</t>
         </is>
       </c>
       <c r="E2" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F2" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
@@ -3027,2170 +3027,2170 @@
       <c r="U25" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V25" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W25" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X25" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y25" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="4" t="inlineStr">
         <is>
-          <t>КОМУНАЛЬНИЙ ЗАКЛАД "ВІННИЦЬКИЙ ЛІЦЕЙ № 21"</t>
+          <t>КОМУНАЛЬНИЙ ЗАКЛАД "ВІННИЦЬКИЙ ЛІЦЕЙ № 22"</t>
         </is>
       </c>
       <c r="B26" s="5" t="n">
-        <v>141055</v>
+        <v>142160</v>
       </c>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
-          <t>КЗ «ВЛ № 21»</t>
+          <t>КЗ «ВЛ № 22»</t>
         </is>
       </c>
       <c r="E26" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G26" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H26" s="6" t="inlineStr">
         <is>
           <t>0510100000</t>
         </is>
       </c>
       <c r="I26" s="4" t="inlineStr">
         <is>
           <t>Вінницька область</t>
         </is>
       </c>
       <c r="J26" s="4" t="inlineStr">
         <is>
           <t>Вінниця, Вінницька область</t>
         </is>
       </c>
       <c r="K26" s="4" t="inlineStr">
         <is>
-          <t>вулиця 600-річчя, 16</t>
+          <t>вулиця Данила Нечая, 21</t>
         </is>
       </c>
       <c r="L26" s="6" t="inlineStr">
         <is>
           <t>UA05020030010063857</t>
         </is>
       </c>
       <c r="M26" s="4" t="inlineStr">
         <is>
           <t>Вінницька обл., м. Вінниця</t>
         </is>
       </c>
       <c r="N26" s="7"/>
       <c r="O26" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Вінницької міської ради</t>
         </is>
       </c>
       <c r="P26" s="4" t="inlineStr">
         <is>
-          <t>(0432)43-84-00</t>
+          <t>(0432)612950</t>
         </is>
       </c>
       <c r="Q26" s="4"/>
       <c r="R26" s="4" t="inlineStr">
         <is>
-          <t>sch21@galaxy.vn.ua</t>
+          <t>sch22@galaxy.vn.ua, zso22@osvita.vmr.gov.ua</t>
         </is>
       </c>
       <c r="S26" s="4" t="inlineStr">
         <is>
-          <t>http://sch21.edu.vn.ua/</t>
+          <t>http://sch22.edu.vn.ua</t>
         </is>
       </c>
       <c r="T26" s="4" t="inlineStr">
         <is>
-          <t>Т.в.о. директора Вовк Анжеліка Роландівна</t>
+          <t>Директор Розторгуєва Галина Семенівна</t>
         </is>
       </c>
       <c r="U26" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V26" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W26" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X26" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y26" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="4" t="inlineStr">
         <is>
-          <t>КОМУНАЛЬНИЙ ЗАКЛАД "ВІННИЦЬКИЙ ЛІЦЕЙ № 22"</t>
+          <t>КОМУНАЛЬНИЙ ЗАКЛАД "ВІННИЦЬКИЙ ЛІЦЕЙ № 23"</t>
         </is>
       </c>
       <c r="B27" s="5" t="n">
-        <v>142160</v>
+        <v>141026</v>
       </c>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
-          <t>КЗ «ВЛ № 22»</t>
+          <t>КЗ «ВЛ № 23»</t>
         </is>
       </c>
       <c r="E27" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G27" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H27" s="6" t="inlineStr">
         <is>
           <t>0510100000</t>
         </is>
       </c>
       <c r="I27" s="4" t="inlineStr">
         <is>
           <t>Вінницька область</t>
         </is>
       </c>
       <c r="J27" s="4" t="inlineStr">
         <is>
           <t>Вінниця, Вінницька область</t>
         </is>
       </c>
       <c r="K27" s="4" t="inlineStr">
         <is>
-          <t>вулиця Данила Нечая, 21</t>
+          <t>проспект Космонавтів, 32</t>
         </is>
       </c>
       <c r="L27" s="6" t="inlineStr">
         <is>
           <t>UA05020030010063857</t>
         </is>
       </c>
       <c r="M27" s="4" t="inlineStr">
         <is>
           <t>Вінницька обл., м. Вінниця</t>
         </is>
       </c>
       <c r="N27" s="7"/>
       <c r="O27" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Вінницької міської ради</t>
         </is>
       </c>
       <c r="P27" s="4" t="inlineStr">
         <is>
-          <t>(0432)612950</t>
+          <t>(0432)561314, (0432)560005</t>
         </is>
       </c>
       <c r="Q27" s="4"/>
       <c r="R27" s="4" t="inlineStr">
         <is>
-          <t>sch22@galaxy.vn.ua, zso22@osvita.vmr.gov.ua</t>
+          <t>nvk23@galaxy.vn.ua</t>
         </is>
       </c>
       <c r="S27" s="4" t="inlineStr">
         <is>
-          <t>http://sch22.edu.vn.ua</t>
+          <t>https://liceum23eduvn.in.ua/</t>
         </is>
       </c>
       <c r="T27" s="4" t="inlineStr">
         <is>
-          <t>Директор Розторгуєва Галина Семенівна</t>
+          <t>Директор Богар Наталія Василівна</t>
         </is>
       </c>
       <c r="U27" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V27" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W27" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X27" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y27" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="4" t="inlineStr">
         <is>
-          <t>КОМУНАЛЬНИЙ ЗАКЛАД "ВІННИЦЬКИЙ ЛІЦЕЙ № 23"</t>
+          <t>КОМУНАЛЬНИЙ ЗАКЛАД "ВІННИЦЬКИЙ ЛІЦЕЙ № 26 ІМ. ГЕРОЯ УКРАЇНИ ДМИТРА МАЙБОРОДИ"</t>
         </is>
       </c>
       <c r="B28" s="5" t="n">
-        <v>141026</v>
+        <v>141074</v>
       </c>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
-          <t>КЗ «ВЛ № 23»</t>
+          <t>КЗ «ВЛ № 26 ІМ. ГЕРОЯ УКРАЇНИ Д. МАЙБОРОДИ»</t>
         </is>
       </c>
       <c r="E28" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G28" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H28" s="6" t="inlineStr">
         <is>
           <t>0510100000</t>
         </is>
       </c>
       <c r="I28" s="4" t="inlineStr">
         <is>
           <t>Вінницька область</t>
         </is>
       </c>
       <c r="J28" s="4" t="inlineStr">
         <is>
           <t>Вінниця, Вінницька область</t>
         </is>
       </c>
       <c r="K28" s="4" t="inlineStr">
         <is>
-          <t>проспект Космонавтів, 32</t>
+          <t>шосе Хмельницьке, 27</t>
         </is>
       </c>
       <c r="L28" s="6" t="inlineStr">
         <is>
           <t>UA05020030010063857</t>
         </is>
       </c>
       <c r="M28" s="4" t="inlineStr">
         <is>
           <t>Вінницька обл., м. Вінниця</t>
         </is>
       </c>
       <c r="N28" s="7"/>
       <c r="O28" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Вінницької міської ради</t>
         </is>
       </c>
       <c r="P28" s="4" t="inlineStr">
         <is>
-          <t>(0432)561314, (0432)560005</t>
+          <t>(0432)592182, (0432)521006</t>
         </is>
       </c>
       <c r="Q28" s="4"/>
       <c r="R28" s="4" t="inlineStr">
         <is>
-          <t>nvk23@galaxy.vn.ua</t>
+          <t>vl26@osvita.vmr.gov.ua</t>
         </is>
       </c>
       <c r="S28" s="4" t="inlineStr">
         <is>
-          <t>http://sch23.edu.vn.ua/</t>
+          <t>https://s26.edu.vn.ua</t>
         </is>
       </c>
       <c r="T28" s="4" t="inlineStr">
         <is>
-          <t>Директор Богар Наталія Василівна</t>
+          <t>Директор Осипчук Сніжана Дмитрівна</t>
         </is>
       </c>
       <c r="U28" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V28" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W28" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X28" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y28" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="4" t="inlineStr">
         <is>
-          <t>КОМУНАЛЬНИЙ ЗАКЛАД "ВІННИЦЬКИЙ ЛІЦЕЙ № 26 ІМ. ГЕРОЯ УКРАЇНИ ДМИТРА МАЙБОРОДИ"</t>
+          <t>КОМУНАЛЬНИЙ ЗАКЛАД "ВІННИЦЬКИЙ ЛІЦЕЙ № 27"</t>
         </is>
       </c>
       <c r="B29" s="5" t="n">
-        <v>141074</v>
+        <v>141032</v>
       </c>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
-          <t>КЗ «ВЛ № 26 ІМ. ГЕРОЯ УКРАЇНИ Д. МАЙБОРОДИ»</t>
+          <t>КЗ «ВЛ № 27»</t>
         </is>
       </c>
       <c r="E29" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G29" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H29" s="6" t="inlineStr">
         <is>
           <t>0510100000</t>
         </is>
       </c>
       <c r="I29" s="4" t="inlineStr">
         <is>
           <t>Вінницька область</t>
         </is>
       </c>
       <c r="J29" s="4" t="inlineStr">
         <is>
           <t>Вінниця, Вінницька область</t>
         </is>
       </c>
       <c r="K29" s="4" t="inlineStr">
         <is>
-          <t>шосе Хмельницьке, 27</t>
+          <t>вулиця Левка Лук'яненка, 42</t>
         </is>
       </c>
       <c r="L29" s="6" t="inlineStr">
         <is>
           <t>UA05020030010063857</t>
         </is>
       </c>
       <c r="M29" s="4" t="inlineStr">
         <is>
           <t>Вінницька обл., м. Вінниця</t>
         </is>
       </c>
       <c r="N29" s="7"/>
       <c r="O29" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Вінницької міської ради</t>
         </is>
       </c>
       <c r="P29" s="4" t="inlineStr">
         <is>
-          <t>(0432)592182, (0432)521006</t>
+          <t>(0432)273626</t>
         </is>
       </c>
       <c r="Q29" s="4"/>
       <c r="R29" s="4" t="inlineStr">
         <is>
-          <t>vl26@osvita.vmr.gov.ua</t>
+          <t>zso27@osvita.vmr.gov.ua</t>
         </is>
       </c>
       <c r="S29" s="4" t="inlineStr">
         <is>
-          <t>https://s26.edu.vn.ua</t>
+          <t>https://sch27.edu.vn.ua/</t>
         </is>
       </c>
       <c r="T29" s="4" t="inlineStr">
         <is>
-          <t>Директор Осипчук Сніжана Дмитрівна</t>
+          <t>Директор Терновой Олексій Андрійович</t>
         </is>
       </c>
       <c r="U29" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V29" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W29" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X29" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y29" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="4" t="inlineStr">
         <is>
-          <t>КОМУНАЛЬНИЙ ЗАКЛАД "ВІННИЦЬКИЙ ЛІЦЕЙ № 27"</t>
+          <t>КОМУНАЛЬНИЙ ЗАКЛАД "ВІННИЦЬКИЙ ЛІЦЕЙ № 29"</t>
         </is>
       </c>
       <c r="B30" s="5" t="n">
-        <v>141032</v>
+        <v>141030</v>
       </c>
       <c r="C30" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
-          <t>КЗ «ВЛ № 27»</t>
+          <t>КЗ «ВЛ № 29»</t>
         </is>
       </c>
       <c r="E30" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G30" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H30" s="6" t="inlineStr">
         <is>
           <t>0510100000</t>
         </is>
       </c>
       <c r="I30" s="4" t="inlineStr">
         <is>
           <t>Вінницька область</t>
         </is>
       </c>
       <c r="J30" s="4" t="inlineStr">
         <is>
           <t>Вінниця, Вінницька область</t>
         </is>
       </c>
       <c r="K30" s="4" t="inlineStr">
         <is>
-          <t>вулиця Левка Лук'яненка, 42</t>
+          <t>вулиця Київська, 149</t>
         </is>
       </c>
       <c r="L30" s="6" t="inlineStr">
         <is>
           <t>UA05020030010063857</t>
         </is>
       </c>
       <c r="M30" s="4" t="inlineStr">
         <is>
           <t>Вінницька обл., м. Вінниця</t>
         </is>
       </c>
       <c r="N30" s="7"/>
       <c r="O30" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Вінницької міської ради</t>
         </is>
       </c>
       <c r="P30" s="4" t="inlineStr">
         <is>
-          <t>(0432)273626</t>
+          <t>(0432)66-43-52</t>
         </is>
       </c>
       <c r="Q30" s="4"/>
       <c r="R30" s="4" t="inlineStr">
         <is>
-          <t>zso27@osvita.vmr.gov.ua</t>
+          <t>vl29@osvita.vmr.gov.ua</t>
         </is>
       </c>
       <c r="S30" s="4" t="inlineStr">
         <is>
-          <t>https://sch27.edu.vn.ua/</t>
+          <t>http://sch29.edu.vn.ua</t>
         </is>
       </c>
       <c r="T30" s="4" t="inlineStr">
         <is>
-          <t>Директор Терновой Олексій Андрійович</t>
+          <t>Директор Бартюк Микола Петрович</t>
         </is>
       </c>
       <c r="U30" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V30" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W30" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X30" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y30" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="4" t="inlineStr">
         <is>
-          <t>КОМУНАЛЬНИЙ ЗАКЛАД "ВІННИЦЬКИЙ ЛІЦЕЙ № 29"</t>
+          <t>КОМУНАЛЬНИЙ ЗАКЛАД "ВІННИЦЬКИЙ ЛІЦЕЙ № 3 ІМ. М. КОЦЮБИНСЬКОГО"</t>
         </is>
       </c>
       <c r="B31" s="5" t="n">
-        <v>141030</v>
+        <v>141023</v>
       </c>
       <c r="C31" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
-          <t>КЗ «ВЛ № 29»</t>
+          <t>КЗ «ВЛ № 3 ІМ. М. КОЦЮБИНСЬКОГО»</t>
         </is>
       </c>
       <c r="E31" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F31" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G31" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H31" s="6" t="inlineStr">
         <is>
           <t>0510100000</t>
         </is>
       </c>
       <c r="I31" s="4" t="inlineStr">
         <is>
           <t>Вінницька область</t>
         </is>
       </c>
       <c r="J31" s="4" t="inlineStr">
         <is>
           <t>Вінниця, Вінницька область</t>
         </is>
       </c>
       <c r="K31" s="4" t="inlineStr">
         <is>
-          <t>вулиця Київська, 149</t>
+          <t>вулиця Миколи Оводова, 2</t>
         </is>
       </c>
       <c r="L31" s="6" t="inlineStr">
         <is>
           <t>UA05020030010063857</t>
         </is>
       </c>
       <c r="M31" s="4" t="inlineStr">
         <is>
           <t>Вінницька обл., м. Вінниця</t>
         </is>
       </c>
       <c r="N31" s="7"/>
       <c r="O31" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Вінницької міської ради</t>
         </is>
       </c>
       <c r="P31" s="4" t="inlineStr">
         <is>
-          <t>(0432)66-43-52</t>
+          <t>(0432)611453</t>
         </is>
       </c>
       <c r="Q31" s="4"/>
       <c r="R31" s="4" t="inlineStr">
         <is>
-          <t>vl29@osvita.vmr.gov.ua</t>
+          <t>sch3@galaxy.vn.ua</t>
         </is>
       </c>
       <c r="S31" s="4" t="inlineStr">
         <is>
-          <t>http://sch29.edu.vn.ua</t>
+          <t>https://sch3.edu.vn.ua</t>
         </is>
       </c>
       <c r="T31" s="4" t="inlineStr">
         <is>
-          <t>Директор Бартюк Микола Петрович</t>
+          <t>Директор Лепко Надія Іллівна</t>
         </is>
       </c>
       <c r="U31" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V31" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W31" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X31" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y31" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="4" t="inlineStr">
         <is>
-          <t>КОМУНАЛЬНИЙ ЗАКЛАД "ВІННИЦЬКИЙ ЛІЦЕЙ № 3 ІМ. М. КОЦЮБИНСЬКОГО"</t>
+          <t>КОМУНАЛЬНИЙ ЗАКЛАД "ВІННИЦЬКИЙ ЛІЦЕЙ № 30 ІМ. ТАРАСА ШЕВЧЕНКА"</t>
         </is>
       </c>
       <c r="B32" s="5" t="n">
-        <v>141023</v>
+        <v>141033</v>
       </c>
       <c r="C32" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
-          <t>КЗ «ВЛ № 3 ІМ. М. КОЦЮБИНСЬКОГО»</t>
+          <t>КЗ «ВЛ № 30 ІМ. Т. ШЕВЧЕНКА»</t>
         </is>
       </c>
       <c r="E32" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F32" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G32" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H32" s="6" t="inlineStr">
         <is>
           <t>0510100000</t>
         </is>
       </c>
       <c r="I32" s="4" t="inlineStr">
         <is>
           <t>Вінницька область</t>
         </is>
       </c>
       <c r="J32" s="4" t="inlineStr">
         <is>
           <t>Вінниця, Вінницька область</t>
         </is>
       </c>
       <c r="K32" s="4" t="inlineStr">
         <is>
-          <t>вулиця Миколи Оводова, 2</t>
+          <t>вулиця Стрілецька, 62</t>
         </is>
       </c>
       <c r="L32" s="6" t="inlineStr">
         <is>
           <t>UA05020030010063857</t>
         </is>
       </c>
       <c r="M32" s="4" t="inlineStr">
         <is>
           <t>Вінницька обл., м. Вінниця</t>
         </is>
       </c>
       <c r="N32" s="7"/>
       <c r="O32" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Вінницької міської ради</t>
         </is>
       </c>
       <c r="P32" s="4" t="inlineStr">
         <is>
-          <t>(0432)611453</t>
+          <t>(0432)27-84-94</t>
         </is>
       </c>
       <c r="Q32" s="4"/>
       <c r="R32" s="4" t="inlineStr">
         <is>
-          <t>sch3@galaxy.vn.ua</t>
+          <t>sch30@galaxy.vn.ua</t>
         </is>
       </c>
       <c r="S32" s="4" t="inlineStr">
         <is>
-          <t>https://sch3.edu.vn.ua</t>
+          <t>http://sch30.edu.vn.ua</t>
         </is>
       </c>
       <c r="T32" s="4" t="inlineStr">
         <is>
-          <t>Директор Лепко Надія Іллівна</t>
+          <t>Директор Колісник Ольга Василівна</t>
         </is>
       </c>
       <c r="U32" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V32" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W32" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X32" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y32" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="4" t="inlineStr">
         <is>
-          <t>КОМУНАЛЬНИЙ ЗАКЛАД "ВІННИЦЬКИЙ ЛІЦЕЙ № 30 ІМ. ТАРАСА ШЕВЧЕНКА"</t>
+          <t>КОМУНАЛЬНИЙ ЗАКЛАД "ВІННИЦЬКИЙ ЛІЦЕЙ № 31"</t>
         </is>
       </c>
       <c r="B33" s="5" t="n">
-        <v>141033</v>
+        <v>141081</v>
       </c>
       <c r="C33" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D33" s="4" t="inlineStr">
         <is>
-          <t>КЗ «ВЛ № 30 ІМ. Т. ШЕВЧЕНКА»</t>
+          <t>КЗ «ВЛ № 31»</t>
         </is>
       </c>
       <c r="E33" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F33" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G33" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H33" s="6" t="inlineStr">
         <is>
           <t>0510100000</t>
         </is>
       </c>
       <c r="I33" s="4" t="inlineStr">
         <is>
           <t>Вінницька область</t>
         </is>
       </c>
       <c r="J33" s="4" t="inlineStr">
         <is>
           <t>Вінниця, Вінницька область</t>
         </is>
       </c>
       <c r="K33" s="4" t="inlineStr">
         <is>
-          <t>вулиця Стрілецька, 62</t>
+          <t>вулиця Богдана Ступки, 13</t>
         </is>
       </c>
       <c r="L33" s="6" t="inlineStr">
         <is>
           <t>UA05020030010063857</t>
         </is>
       </c>
       <c r="M33" s="4" t="inlineStr">
         <is>
           <t>Вінницька обл., м. Вінниця</t>
         </is>
       </c>
       <c r="N33" s="7"/>
       <c r="O33" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Вінницької міської ради</t>
         </is>
       </c>
       <c r="P33" s="4" t="inlineStr">
         <is>
-          <t>(0432)27-84-94</t>
+          <t>(0432)53-88-42</t>
         </is>
       </c>
       <c r="Q33" s="4"/>
       <c r="R33" s="4" t="inlineStr">
         <is>
-          <t>sch30@galaxy.vn.ua</t>
+          <t>sch31@galaxy.vn.ua</t>
         </is>
       </c>
       <c r="S33" s="4" t="inlineStr">
         <is>
-          <t>http://sch30.edu.vn.ua</t>
+          <t>http://sch31.edu.vn.ua/</t>
         </is>
       </c>
       <c r="T33" s="4" t="inlineStr">
         <is>
-          <t>Директор Колісник Ольга Василівна</t>
+          <t>Директор Іванець Ольга Миколаївна</t>
         </is>
       </c>
       <c r="U33" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V33" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W33" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X33" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y33" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="4" t="inlineStr">
         <is>
-          <t>КОМУНАЛЬНИЙ ЗАКЛАД "ВІННИЦЬКИЙ ЛІЦЕЙ № 31"</t>
+          <t>КОМУНАЛЬНИЙ ЗАКЛАД "ВІННИЦЬКИЙ ЛІЦЕЙ № 32"</t>
         </is>
       </c>
       <c r="B34" s="5" t="n">
-        <v>141081</v>
+        <v>141057</v>
       </c>
       <c r="C34" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D34" s="4" t="inlineStr">
         <is>
-          <t>КЗ «ВЛ № 31»</t>
+          <t>КЗ «ВЛ № 32»</t>
         </is>
       </c>
       <c r="E34" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F34" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G34" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H34" s="6" t="inlineStr">
         <is>
           <t>0510100000</t>
         </is>
       </c>
       <c r="I34" s="4" t="inlineStr">
         <is>
           <t>Вінницька область</t>
         </is>
       </c>
       <c r="J34" s="4" t="inlineStr">
         <is>
           <t>Вінниця, Вінницька область</t>
         </is>
       </c>
       <c r="K34" s="4" t="inlineStr">
         <is>
-          <t>вулиця Богдана Ступки, 13</t>
+          <t>вулиця Героїв Нацгвардії, 40</t>
         </is>
       </c>
       <c r="L34" s="6" t="inlineStr">
         <is>
           <t>UA05020030010063857</t>
         </is>
       </c>
       <c r="M34" s="4" t="inlineStr">
         <is>
           <t>Вінницька обл., м. Вінниця</t>
         </is>
       </c>
       <c r="N34" s="7"/>
       <c r="O34" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Вінницької міської ради</t>
         </is>
       </c>
       <c r="P34" s="4" t="inlineStr">
         <is>
-          <t>(0432)53-88-42</t>
+          <t>(0432)27-63-32, (0432)27-65-66</t>
         </is>
       </c>
       <c r="Q34" s="4"/>
       <c r="R34" s="4" t="inlineStr">
         <is>
-          <t>sch31@galaxy.vn.ua</t>
+          <t>sch32@galaxy.vn.ua</t>
         </is>
       </c>
       <c r="S34" s="4" t="inlineStr">
         <is>
-          <t>http://sch31.edu.vn.ua/</t>
+          <t>http://sch32.edu.vn.ua/</t>
         </is>
       </c>
       <c r="T34" s="4" t="inlineStr">
         <is>
-          <t>Директор Іванець Ольга Миколаївна</t>
+          <t>Директор Швець Олександр Дмитрович</t>
         </is>
       </c>
       <c r="U34" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V34" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W34" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X34" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y34" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="4" t="inlineStr">
         <is>
-          <t>КОМУНАЛЬНИЙ ЗАКЛАД "ВІННИЦЬКИЙ ЛІЦЕЙ № 32"</t>
+          <t>КОМУНАЛЬНИЙ ЗАКЛАД "ВІННИЦЬКИЙ ЛІЦЕЙ № 33"</t>
         </is>
       </c>
       <c r="B35" s="5" t="n">
-        <v>141057</v>
+        <v>141056</v>
       </c>
       <c r="C35" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D35" s="4" t="inlineStr">
         <is>
-          <t>КЗ «ВЛ № 32»</t>
+          <t>КЗ «ВЛ № 33»</t>
         </is>
       </c>
       <c r="E35" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F35" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G35" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H35" s="6" t="inlineStr">
         <is>
           <t>0510100000</t>
         </is>
       </c>
       <c r="I35" s="4" t="inlineStr">
         <is>
           <t>Вінницька область</t>
         </is>
       </c>
       <c r="J35" s="4" t="inlineStr">
         <is>
           <t>Вінниця, Вінницька область</t>
         </is>
       </c>
       <c r="K35" s="4" t="inlineStr">
         <is>
-          <t>вулиця Героїв Нацгвардії, 40</t>
+          <t>вулиця Василя Порика, 20</t>
         </is>
       </c>
       <c r="L35" s="6" t="inlineStr">
         <is>
           <t>UA05020030010063857</t>
         </is>
       </c>
       <c r="M35" s="4" t="inlineStr">
         <is>
           <t>Вінницька обл., м. Вінниця</t>
         </is>
       </c>
       <c r="N35" s="7"/>
       <c r="O35" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Вінницької міської ради</t>
         </is>
       </c>
       <c r="P35" s="4" t="inlineStr">
         <is>
-          <t>(0432)27-63-32, (0432)27-65-66</t>
+          <t>(0432)560545, (0432)561061</t>
         </is>
       </c>
       <c r="Q35" s="4"/>
       <c r="R35" s="4" t="inlineStr">
         <is>
-          <t>sch32@galaxy.vn.ua</t>
+          <t>sch33@galaxy.vn.ua</t>
         </is>
       </c>
       <c r="S35" s="4" t="inlineStr">
         <is>
-          <t>http://sch32.edu.vn.ua/</t>
+          <t>https://sch33.edu.vn.ua/</t>
         </is>
       </c>
       <c r="T35" s="4" t="inlineStr">
         <is>
-          <t>Директор Швець Олександр Дмитрович</t>
+          <t>Директор Сидоренко Наталія Анатоліївна</t>
         </is>
       </c>
       <c r="U35" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V35" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W35" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X35" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y35" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="4" t="inlineStr">
         <is>
-          <t>КОМУНАЛЬНИЙ ЗАКЛАД "ВІННИЦЬКИЙ ЛІЦЕЙ № 33"</t>
+          <t>КОМУНАЛЬНИЙ ЗАКЛАД "ВІННИЦЬКИЙ ЛІЦЕЙ № 34"</t>
         </is>
       </c>
       <c r="B36" s="5" t="n">
-        <v>141056</v>
+        <v>141063</v>
       </c>
       <c r="C36" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D36" s="4" t="inlineStr">
         <is>
-          <t>КЗ «ВЛ № 33»</t>
+          <t>КЗ «ВЛ № 34»</t>
         </is>
       </c>
       <c r="E36" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F36" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G36" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H36" s="6" t="inlineStr">
         <is>
           <t>0510100000</t>
         </is>
       </c>
       <c r="I36" s="4" t="inlineStr">
         <is>
           <t>Вінницька область</t>
         </is>
       </c>
       <c r="J36" s="4" t="inlineStr">
         <is>
           <t>Вінниця, Вінницька область</t>
         </is>
       </c>
       <c r="K36" s="4" t="inlineStr">
         <is>
-          <t>вулиця Василя Порика, 20</t>
+          <t>вулиця Миколи Ващука, 12</t>
         </is>
       </c>
       <c r="L36" s="6" t="inlineStr">
         <is>
           <t>UA05020030010063857</t>
         </is>
       </c>
       <c r="M36" s="4" t="inlineStr">
         <is>
           <t>Вінницька обл., м. Вінниця</t>
         </is>
       </c>
       <c r="N36" s="7"/>
       <c r="O36" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Вінницької міської ради</t>
         </is>
       </c>
       <c r="P36" s="4" t="inlineStr">
         <is>
-          <t>(0432)560545, (0432)561061</t>
+          <t>(0432)460557</t>
         </is>
       </c>
       <c r="Q36" s="4"/>
       <c r="R36" s="4" t="inlineStr">
         <is>
-          <t>sch33@galaxy.vn.ua</t>
+          <t>sch34@galaxy.vn.ua</t>
         </is>
       </c>
       <c r="S36" s="4" t="inlineStr">
         <is>
-          <t>https://sch33.edu.vn.ua/</t>
+          <t>https://lyceum34.edu.vn.ua</t>
         </is>
       </c>
       <c r="T36" s="4" t="inlineStr">
         <is>
-          <t>Директор Сидоренко Наталія Анатоліївна</t>
+          <t>Директор Войтко Оксана Володимирівна</t>
         </is>
       </c>
       <c r="U36" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V36" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W36" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X36" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y36" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="4" t="inlineStr">
         <is>
-          <t>КОМУНАЛЬНИЙ ЗАКЛАД "ВІННИЦЬКИЙ ЛІЦЕЙ № 34"</t>
+          <t>КОМУНАЛЬНИЙ ЗАКЛАД "ВІННИЦЬКИЙ ЛІЦЕЙ № 35"</t>
         </is>
       </c>
       <c r="B37" s="5" t="n">
-        <v>141063</v>
+        <v>141062</v>
       </c>
       <c r="C37" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D37" s="4" t="inlineStr">
         <is>
-          <t>КЗ «ВЛ № 34»</t>
+          <t>КЗ «ВЛ № 35»</t>
         </is>
       </c>
       <c r="E37" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F37" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G37" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H37" s="6" t="inlineStr">
         <is>
           <t>0510100000</t>
         </is>
       </c>
       <c r="I37" s="4" t="inlineStr">
         <is>
           <t>Вінницька область</t>
         </is>
       </c>
       <c r="J37" s="4" t="inlineStr">
         <is>
           <t>Вінниця, Вінницька область</t>
         </is>
       </c>
       <c r="K37" s="4" t="inlineStr">
         <is>
-          <t>вулиця Миколи Ващука, 12</t>
+          <t>вулиця Миколи Ващука, 10</t>
         </is>
       </c>
       <c r="L37" s="6" t="inlineStr">
         <is>
           <t>UA05020030010063857</t>
         </is>
       </c>
       <c r="M37" s="4" t="inlineStr">
         <is>
           <t>Вінницька обл., м. Вінниця</t>
         </is>
       </c>
       <c r="N37" s="7"/>
       <c r="O37" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Вінницької міської ради</t>
         </is>
       </c>
       <c r="P37" s="4" t="inlineStr">
         <is>
-          <t>(0432)460557</t>
+          <t>(0432)431734, (0432)464285</t>
         </is>
       </c>
       <c r="Q37" s="4"/>
       <c r="R37" s="4" t="inlineStr">
         <is>
-          <t>sch34@galaxy.vn.ua</t>
+          <t>school.info@sch35.net</t>
         </is>
       </c>
       <c r="S37" s="4" t="inlineStr">
         <is>
-          <t>https://lyceum34.edu.vn.ua</t>
+          <t>http://sch35.blogspot.com/</t>
         </is>
       </c>
       <c r="T37" s="4" t="inlineStr">
         <is>
-          <t>Директор Войтко Оксана Володимирівна</t>
+          <t>Директор Биць Микола Миколайович</t>
         </is>
       </c>
       <c r="U37" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V37" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W37" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X37" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y37" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="4" t="inlineStr">
         <is>
-          <t>КОМУНАЛЬНИЙ ЗАКЛАД "ВІННИЦЬКИЙ ЛІЦЕЙ № 35"</t>
+          <t>КОМУНАЛЬНИЙ ЗАКЛАД "ВІННИЦЬКИЙ ЛІЦЕЙ № 36"</t>
         </is>
       </c>
       <c r="B38" s="5" t="n">
-        <v>141062</v>
+        <v>141054</v>
       </c>
       <c r="C38" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D38" s="4" t="inlineStr">
         <is>
-          <t>КЗ «ВЛ № 35»</t>
+          <t>КЗ «ВЛ № 36»</t>
         </is>
       </c>
       <c r="E38" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F38" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G38" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H38" s="6" t="inlineStr">
         <is>
           <t>0510100000</t>
         </is>
       </c>
       <c r="I38" s="4" t="inlineStr">
         <is>
           <t>Вінницька область</t>
         </is>
       </c>
       <c r="J38" s="4" t="inlineStr">
         <is>
           <t>Вінниця, Вінницька область</t>
         </is>
       </c>
       <c r="K38" s="4" t="inlineStr">
         <is>
-          <t>вулиця Миколи Ващука, 10</t>
+          <t>вулиця Пирогова, 191</t>
         </is>
       </c>
       <c r="L38" s="6" t="inlineStr">
         <is>
           <t>UA05020030010063857</t>
         </is>
       </c>
       <c r="M38" s="4" t="inlineStr">
         <is>
           <t>Вінницька обл., м. Вінниця</t>
         </is>
       </c>
       <c r="N38" s="7"/>
       <c r="O38" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Вінницької міської ради</t>
         </is>
       </c>
       <c r="P38" s="4" t="inlineStr">
         <is>
-          <t>(0432)431734, (0432)464285</t>
+          <t>(0432)560697</t>
         </is>
       </c>
       <c r="Q38" s="4"/>
       <c r="R38" s="4" t="inlineStr">
         <is>
-          <t>school.info@sch35.net</t>
+          <t>sch36@galaxy.vn.ua</t>
         </is>
       </c>
       <c r="S38" s="4" t="inlineStr">
         <is>
-          <t>http://sch35.blogspot.com/</t>
+          <t>https://sch36.edu.vn.ua</t>
         </is>
       </c>
       <c r="T38" s="4" t="inlineStr">
         <is>
-          <t>Директор Биць Микола Миколайович</t>
+          <t>Директор Нечипорук Елла Василівна</t>
         </is>
       </c>
       <c r="U38" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V38" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W38" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X38" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y38" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="4" t="inlineStr">
         <is>
-          <t>КОМУНАЛЬНИЙ ЗАКЛАД "ВІННИЦЬКИЙ ЛІЦЕЙ № 36"</t>
+          <t>КОМУНАЛЬНИЙ ЗАКЛАД "ВІННИЦЬКИЙ ЛІЦЕЙ № 4"</t>
         </is>
       </c>
       <c r="B39" s="5" t="n">
-        <v>141054</v>
+        <v>140891</v>
       </c>
       <c r="C39" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D39" s="4" t="inlineStr">
         <is>
-          <t>КЗ «ВЛ № 36»</t>
+          <t>КЗ «ВЛ № 4»</t>
         </is>
       </c>
       <c r="E39" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F39" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G39" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H39" s="6" t="inlineStr">
         <is>
           <t>0510100000</t>
         </is>
       </c>
       <c r="I39" s="4" t="inlineStr">
         <is>
           <t>Вінницька область</t>
         </is>
       </c>
       <c r="J39" s="4" t="inlineStr">
         <is>
           <t>Вінниця, Вінницька область</t>
         </is>
       </c>
       <c r="K39" s="4" t="inlineStr">
         <is>
-          <t>вулиця Пирогова, 191</t>
+          <t>вулиця Гоголя, 18</t>
         </is>
       </c>
       <c r="L39" s="6" t="inlineStr">
         <is>
           <t>UA05020030010063857</t>
         </is>
       </c>
       <c r="M39" s="4" t="inlineStr">
         <is>
           <t>Вінницька обл., м. Вінниця</t>
         </is>
       </c>
       <c r="N39" s="7"/>
       <c r="O39" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Вінницької міської ради</t>
         </is>
       </c>
       <c r="P39" s="4" t="inlineStr">
         <is>
-          <t>(0432)560697</t>
+          <t>(0432)673032, (0432)673202</t>
         </is>
       </c>
       <c r="Q39" s="4"/>
       <c r="R39" s="4" t="inlineStr">
         <is>
-          <t>sch36@galaxy.vn.ua</t>
+          <t>sch4@galaxy.vn.ua, vl4@osvita.vmr.gov.ua</t>
         </is>
       </c>
       <c r="S39" s="4" t="inlineStr">
         <is>
-          <t>https://sch36.edu.vn.ua</t>
+          <t>https://vl4.edu.vn.ua</t>
         </is>
       </c>
       <c r="T39" s="4" t="inlineStr">
         <is>
-          <t>Директор Нечипорук Елла Василівна</t>
+          <t>Директор Важова Ольга Йосипівна</t>
         </is>
       </c>
       <c r="U39" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V39" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W39" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X39" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y39" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="4" t="inlineStr">
         <is>
-          <t>КОМУНАЛЬНИЙ ЗАКЛАД "ВІННИЦЬКИЙ ЛІЦЕЙ № 4"</t>
+          <t>КОМУНАЛЬНИЙ ЗАКЛАД "ВІННИЦЬКИЙ ЛІЦЕЙ № 6"</t>
         </is>
       </c>
       <c r="B40" s="5" t="n">
-        <v>140891</v>
+        <v>140989</v>
       </c>
       <c r="C40" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D40" s="4" t="inlineStr">
         <is>
-          <t>КЗ «ВЛ № 4»</t>
+          <t>КЗ «ВЛ № 6»</t>
         </is>
       </c>
       <c r="E40" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F40" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G40" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H40" s="6" t="inlineStr">
         <is>
           <t>0510100000</t>
         </is>
       </c>
       <c r="I40" s="4" t="inlineStr">
         <is>
           <t>Вінницька область</t>
         </is>
       </c>
       <c r="J40" s="4" t="inlineStr">
         <is>
           <t>Вінниця, Вінницька область</t>
         </is>
       </c>
       <c r="K40" s="4" t="inlineStr">
         <is>
-          <t>вулиця Гоголя, 18</t>
+          <t>вулиця Стрілецька, 12</t>
         </is>
       </c>
       <c r="L40" s="6" t="inlineStr">
         <is>
           <t>UA05020030010063857</t>
         </is>
       </c>
       <c r="M40" s="4" t="inlineStr">
         <is>
           <t>Вінницька обл., м. Вінниця</t>
         </is>
       </c>
       <c r="N40" s="7"/>
       <c r="O40" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Вінницької міської ради</t>
         </is>
       </c>
       <c r="P40" s="4" t="inlineStr">
         <is>
-          <t>(0432)673032, (0432)673202</t>
+          <t>(0432)664221</t>
         </is>
       </c>
       <c r="Q40" s="4"/>
       <c r="R40" s="4" t="inlineStr">
         <is>
-          <t>sch4@galaxy.vn.ua, vl4@osvita.vmr.gov.ua</t>
+          <t>nvk6@galaxy.vn.ua</t>
         </is>
       </c>
       <c r="S40" s="4" t="inlineStr">
         <is>
-          <t>https://vl4.edu.vn.ua</t>
+          <t>http://sch6.edu.vn.ua</t>
         </is>
       </c>
       <c r="T40" s="4" t="inlineStr">
         <is>
-          <t>Директор Важова Ольга Йосипівна</t>
+          <t>Директор Тітова Наталія Анатоліївна</t>
         </is>
       </c>
       <c r="U40" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V40" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W40" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X40" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y40" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="4" t="inlineStr">
         <is>
-          <t>КОМУНАЛЬНИЙ ЗАКЛАД "ВІННИЦЬКИЙ ЛІЦЕЙ № 6"</t>
+          <t>КОМУНАЛЬНИЙ ЗАКЛАД "ВІННИЦЬКИЙ ЛІЦЕЙ № 7 ІМ. ОЛЕКСАНДРА СУХОМОВСЬКОГО"</t>
         </is>
       </c>
       <c r="B41" s="5" t="n">
-        <v>140989</v>
+        <v>140934</v>
       </c>
       <c r="C41" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D41" s="4" t="inlineStr">
         <is>
-          <t>КЗ «ВЛ № 6»</t>
+          <t>КЗ «ВЛ № 7 ІМ. О. СУХОМОВСЬКОГО»</t>
         </is>
       </c>
       <c r="E41" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F41" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G41" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H41" s="6" t="inlineStr">
         <is>
           <t>0510100000</t>
         </is>
       </c>
       <c r="I41" s="4" t="inlineStr">
         <is>
           <t>Вінницька область</t>
         </is>
       </c>
       <c r="J41" s="4" t="inlineStr">
         <is>
           <t>Вінниця, Вінницька область</t>
         </is>
       </c>
       <c r="K41" s="4" t="inlineStr">
         <is>
-          <t>вулиця Стрілецька, 12</t>
+          <t>вулиця Владислава Городецького, 21</t>
         </is>
       </c>
       <c r="L41" s="6" t="inlineStr">
         <is>
           <t>UA05020030010063857</t>
         </is>
       </c>
       <c r="M41" s="4" t="inlineStr">
         <is>
           <t>Вінницька обл., м. Вінниця</t>
         </is>
       </c>
       <c r="N41" s="7"/>
       <c r="O41" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Вінницької міської ради</t>
         </is>
       </c>
       <c r="P41" s="4" t="inlineStr">
         <is>
-          <t>(0432)664221</t>
+          <t>(0432)672991, (0432)672956</t>
         </is>
       </c>
       <c r="Q41" s="4"/>
       <c r="R41" s="4" t="inlineStr">
         <is>
-          <t>nvk6@galaxy.vn.ua</t>
+          <t>vl7@osvita.vmr.gov.ua</t>
         </is>
       </c>
       <c r="S41" s="4" t="inlineStr">
         <is>
-          <t>http://sch6.edu.vn.ua</t>
+          <t>http://sch7.edu.vn.ua</t>
         </is>
       </c>
       <c r="T41" s="4" t="inlineStr">
         <is>
-          <t>Директор Тітова Наталія Анатоліївна</t>
+          <t>Директор Романова Ганна Олексіївна</t>
         </is>
       </c>
       <c r="U41" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V41" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W41" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X41" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y41" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="4" t="inlineStr">
         <is>
-          <t>КОМУНАЛЬНИЙ ЗАКЛАД "ВІННИЦЬКИЙ ЛІЦЕЙ № 7 ІМ. ОЛЕКСАНДРА СУХОМОВСЬКОГО"</t>
+          <t>КОМУНАЛЬНИЙ ЗАКЛАД "ВІННИЦЬКИЙ ЛІЦЕЙ № 8"</t>
         </is>
       </c>
       <c r="B42" s="5" t="n">
-        <v>140934</v>
+        <v>140985</v>
       </c>
       <c r="C42" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D42" s="4" t="inlineStr">
         <is>
-          <t>КЗ «ВЛ № 7 ІМ. О. СУХОМОВСЬКОГО»</t>
+          <t>КЗ «ВЛ № 8»</t>
         </is>
       </c>
       <c r="E42" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F42" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G42" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H42" s="6" t="inlineStr">
         <is>
           <t>0510100000</t>
         </is>
       </c>
       <c r="I42" s="4" t="inlineStr">
         <is>
           <t>Вінницька область</t>
         </is>
       </c>
       <c r="J42" s="4" t="inlineStr">
         <is>
           <t>Вінниця, Вінницька область</t>
         </is>
       </c>
       <c r="K42" s="4" t="inlineStr">
         <is>
-          <t>вулиця Владислава Городецького, 21</t>
+          <t>вулиця В. Винниченка, 28</t>
         </is>
       </c>
       <c r="L42" s="6" t="inlineStr">
         <is>
           <t>UA05020030010063857</t>
         </is>
       </c>
       <c r="M42" s="4" t="inlineStr">
         <is>
           <t>Вінницька обл., м. Вінниця</t>
         </is>
       </c>
       <c r="N42" s="7"/>
       <c r="O42" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Вінницької міської ради</t>
         </is>
       </c>
       <c r="P42" s="4" t="inlineStr">
         <is>
-          <t>(0432)672991, (0432)672956</t>
+          <t>(0432)612901, (0432)612932</t>
         </is>
       </c>
       <c r="Q42" s="4"/>
       <c r="R42" s="4" t="inlineStr">
         <is>
-          <t>vl7@osvita.vmr.gov.ua</t>
+          <t>sch8@galaxy.vn.ua, zso8@osvita.vmr.gov.ua</t>
         </is>
       </c>
       <c r="S42" s="4" t="inlineStr">
         <is>
-          <t>http://sch7.edu.vn.ua</t>
+          <t>http://sch8.edu.vn.ua/</t>
         </is>
       </c>
       <c r="T42" s="4" t="inlineStr">
         <is>
-          <t>Директор Романова Ганна Олексіївна</t>
+          <t>Директор Підлісна Наталія Петрівна</t>
         </is>
       </c>
       <c r="U42" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V42" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W42" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X42" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y42" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="4" t="inlineStr">
         <is>
-          <t>КОМУНАЛЬНИЙ ЗАКЛАД "ВІННИЦЬКИЙ ЛІЦЕЙ № 8"</t>
+          <t>КОМУНАЛЬНИЙ ЗАКЛАД "ВІННИЦЬКИЙ ЛІЦЕЙ № 9"</t>
         </is>
       </c>
       <c r="B43" s="5" t="n">
-        <v>140985</v>
+        <v>140986</v>
       </c>
       <c r="C43" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D43" s="4" t="inlineStr">
         <is>
-          <t>КЗ «ВЛ № 8»</t>
+          <t>КЗ «ВЛ № 9»</t>
         </is>
       </c>
       <c r="E43" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F43" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G43" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H43" s="6" t="inlineStr">
         <is>
           <t>0510100000</t>
         </is>
       </c>
       <c r="I43" s="4" t="inlineStr">
         <is>
           <t>Вінницька область</t>
         </is>
       </c>
       <c r="J43" s="4" t="inlineStr">
         <is>
           <t>Вінниця, Вінницька область</t>
         </is>
       </c>
       <c r="K43" s="4" t="inlineStr">
         <is>
-          <t>вулиця В. Винниченка, 28</t>
+          <t>вулиця Брацлавська, 98</t>
         </is>
       </c>
       <c r="L43" s="6" t="inlineStr">
         <is>
           <t>UA05020030010063857</t>
         </is>
       </c>
       <c r="M43" s="4" t="inlineStr">
         <is>
           <t>Вінницька обл., м. Вінниця</t>
         </is>
       </c>
       <c r="N43" s="7"/>
       <c r="O43" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Вінницької міської ради</t>
         </is>
       </c>
       <c r="P43" s="4" t="inlineStr">
         <is>
-          <t>(0432)612901, (0432)612932</t>
+          <t>(0432)616598</t>
         </is>
       </c>
       <c r="Q43" s="4"/>
       <c r="R43" s="4" t="inlineStr">
         <is>
-          <t>sch8@galaxy.vn.ua, zso8@osvita.vmr.gov.ua</t>
+          <t>sch9@galaxy.vn.ua</t>
         </is>
       </c>
       <c r="S43" s="4" t="inlineStr">
         <is>
-          <t>http://sch8.edu.vn.ua/</t>
+          <t>http://sch9.edu.vn.ua</t>
         </is>
       </c>
       <c r="T43" s="4" t="inlineStr">
         <is>
-          <t>Директор Підлісна Наталія Петрівна</t>
+          <t>Директор Козлов Олександр Леонідович</t>
         </is>
       </c>
       <c r="U43" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V43" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W43" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X43" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y43" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="4" t="inlineStr">
         <is>
-          <t>КОМУНАЛЬНИЙ ЗАКЛАД "ВІННИЦЬКИЙ ЛІЦЕЙ № 9"</t>
+          <t>КОМУНАЛЬНИЙ ЗАКЛАД "ВІННИЦЬКИЙ ЛІЦЕЙ №21"</t>
         </is>
       </c>
       <c r="B44" s="5" t="n">
-        <v>140986</v>
+        <v>141055</v>
       </c>
       <c r="C44" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D44" s="4" t="inlineStr">
         <is>
-          <t>КЗ «ВЛ № 9»</t>
+          <t>КЗ «ВЛ № 21»</t>
         </is>
       </c>
       <c r="E44" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F44" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G44" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H44" s="6" t="inlineStr">
         <is>
           <t>0510100000</t>
         </is>
       </c>
       <c r="I44" s="4" t="inlineStr">
         <is>
           <t>Вінницька область</t>
         </is>
       </c>
       <c r="J44" s="4" t="inlineStr">
         <is>
           <t>Вінниця, Вінницька область</t>
         </is>
       </c>
       <c r="K44" s="4" t="inlineStr">
         <is>
-          <t>вулиця Брацлавська, 98</t>
+          <t>вулиця 600-річчя, 16</t>
         </is>
       </c>
       <c r="L44" s="6" t="inlineStr">
         <is>
           <t>UA05020030010063857</t>
         </is>
       </c>
       <c r="M44" s="4" t="inlineStr">
         <is>
           <t>Вінницька обл., м. Вінниця</t>
         </is>
       </c>
       <c r="N44" s="7"/>
       <c r="O44" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Вінницької міської ради</t>
         </is>
       </c>
       <c r="P44" s="4" t="inlineStr">
         <is>
-          <t>(0432)616598</t>
+          <t>(0432)43-84-00</t>
         </is>
       </c>
       <c r="Q44" s="4"/>
       <c r="R44" s="4" t="inlineStr">
         <is>
-          <t>sch9@galaxy.vn.ua</t>
+          <t>sch21@galaxy.vn.ua</t>
         </is>
       </c>
       <c r="S44" s="4" t="inlineStr">
         <is>
-          <t>http://sch9.edu.vn.ua</t>
+          <t>http://sch21.edu.vn.ua/</t>
         </is>
       </c>
       <c r="T44" s="4" t="inlineStr">
         <is>
-          <t>Директор Козлов Олександр Леонідович</t>
+          <t>Директор Мишакова Лариса Миколаївна</t>
         </is>
       </c>
       <c r="U44" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V44" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W44" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X44" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y44" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="45">
@@ -5715,51 +5715,51 @@
           <t>Департамент освіти Вінницької міської ради</t>
         </is>
       </c>
       <c r="P49" s="4" t="inlineStr">
         <is>
           <t>(0432)433826</t>
         </is>
       </c>
       <c r="Q49" s="4" t="inlineStr">
         <is>
           <t>(0432)433826</t>
         </is>
       </c>
       <c r="R49" s="4" t="inlineStr">
         <is>
           <t>stork@osvita.vmr.gov.ua</t>
         </is>
       </c>
       <c r="S49" s="4" t="inlineStr">
         <is>
           <t>http://aist.vn.ua</t>
         </is>
       </c>
       <c r="T49" s="4" t="inlineStr">
         <is>
-          <t>Директор Степаненко Любов Костянтинівна</t>
+          <t>Директор Казьмірук Ігор Йосипович</t>
         </is>
       </c>
       <c r="U49" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V49" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W49" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X49" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y49" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="50">
@@ -6425,275 +6425,388 @@
       <c r="U55" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V55" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W55" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X55" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y55" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="4" t="inlineStr">
         <is>
-          <t>Товариство з обмеженою відповідальністю "Приватний дитиноцентрований заклад загальної середньої освіти I-III ступенів "ХАБ СКУЛ"</t>
+          <t>Товариство з обмеженою відповідальністю Міжнародна школа всебічного розвитку "Діти майбутнього"</t>
         </is>
       </c>
       <c r="B56" s="5" t="n">
-        <v>176467</v>
+        <v>176975</v>
       </c>
       <c r="C56" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D56" s="4" t="inlineStr">
         <is>
-          <t>ТОВ "Приватна школа ХАБ СКУЛ"</t>
+          <t>ТОВ Міжнародна школа всебічного розвитку "Діти майбутнього"</t>
         </is>
       </c>
       <c r="E56" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F56" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G56" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H56" s="6" t="inlineStr">
         <is>
           <t>0510100000</t>
         </is>
       </c>
       <c r="I56" s="4" t="inlineStr">
         <is>
           <t>Вінницька область</t>
         </is>
       </c>
       <c r="J56" s="4" t="inlineStr">
         <is>
           <t>Вінниця, Вінницька область</t>
         </is>
       </c>
       <c r="K56" s="4" t="inlineStr">
         <is>
-          <t>вулиця Заболотного, 11</t>
+          <t>вулиця Київська, 16-А</t>
         </is>
       </c>
       <c r="L56" s="6" t="inlineStr">
         <is>
           <t>UA05020030010063857</t>
         </is>
       </c>
       <c r="M56" s="4" t="inlineStr">
         <is>
           <t>Вінницька обл., м. Вінниця</t>
         </is>
       </c>
       <c r="N56" s="7"/>
       <c r="O56" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Вінницької міської ради</t>
         </is>
       </c>
       <c r="P56" s="4" t="inlineStr">
         <is>
-          <t>(067)1058589</t>
+          <t>(063)4992094</t>
         </is>
       </c>
       <c r="Q56" s="4"/>
       <c r="R56" s="4" t="inlineStr">
         <is>
-          <t>hs@galaxy.vn.ua</t>
+          <t>children.centrum@gmail.com</t>
         </is>
       </c>
       <c r="S56" s="4" t="inlineStr">
         <is>
-          <t>http://hubschool.com.ua</t>
+          <t>https://www.kidsoffuture.com.ua/uk</t>
         </is>
       </c>
       <c r="T56" s="4" t="inlineStr">
         <is>
-          <t>Директор Шакула Юлія Олександрівна</t>
+          <t>Директор Ковальова Марина Сергіївна</t>
         </is>
       </c>
       <c r="U56" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V56" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W56" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X56" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y56" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="4" t="inlineStr">
         <is>
-          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "ПРИВАТНИЙ ЛІЦЕЙ "ВІЛЛА СКУЛ ФЕМЕЛІ"</t>
+          <t>Товариство з обмеженою відповідальністю "Приватний дитиноцентрований заклад загальної середньої освіти I-III ступенів "ХАБ СКУЛ"</t>
         </is>
       </c>
       <c r="B57" s="5" t="n">
-        <v>176759</v>
+        <v>176467</v>
       </c>
       <c r="C57" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D57" s="4" t="inlineStr">
         <is>
-          <t>ТОВ "ПРИВАТНИЙ ЛІЦЕЙ "ВІЛЛА СКУЛ ФЕМЕЛІ"</t>
+          <t>ТОВ "Приватна школа ХАБ СКУЛ"</t>
         </is>
       </c>
       <c r="E57" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F57" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G57" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H57" s="6" t="inlineStr">
         <is>
           <t>0510100000</t>
         </is>
       </c>
       <c r="I57" s="4" t="inlineStr">
         <is>
           <t>Вінницька область</t>
         </is>
       </c>
       <c r="J57" s="4" t="inlineStr">
         <is>
           <t>Вінниця, Вінницька область</t>
         </is>
       </c>
       <c r="K57" s="4" t="inlineStr">
         <is>
-          <t>проспект Юності, 31А</t>
+          <t>вулиця Заболотного, 11</t>
         </is>
       </c>
       <c r="L57" s="6" t="inlineStr">
         <is>
           <t>UA05020030010063857</t>
         </is>
       </c>
       <c r="M57" s="4" t="inlineStr">
         <is>
           <t>Вінницька обл., м. Вінниця</t>
         </is>
       </c>
       <c r="N57" s="7"/>
       <c r="O57" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Вінницької міської ради</t>
         </is>
       </c>
       <c r="P57" s="4" t="inlineStr">
         <is>
-          <t>(096)2577228</t>
+          <t>(067)1058589</t>
         </is>
       </c>
       <c r="Q57" s="4"/>
       <c r="R57" s="4" t="inlineStr">
         <is>
-          <t>villaschoolfamily@gmail.com</t>
+          <t>hs@galaxy.vn.ua</t>
         </is>
       </c>
       <c r="S57" s="4" t="inlineStr">
         <is>
-          <t>villaschoolfamily.com</t>
+          <t>http://hubschool.com.ua</t>
         </is>
       </c>
       <c r="T57" s="4" t="inlineStr">
         <is>
-          <t>Директор Пращук Ілона Ігорівна</t>
+          <t>Директор Шакула Юлія Олександрівна</t>
         </is>
       </c>
       <c r="U57" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V57" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W57" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X57" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y57" s="5"/>
     </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="58">
+      <c r="A58" s="4" t="inlineStr">
+        <is>
+          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "ПРИВАТНИЙ ЛІЦЕЙ "ВІЛЛА СКУЛ ФЕМЕЛІ"</t>
+        </is>
+      </c>
+      <c r="B58" s="5" t="n">
+        <v>176759</v>
+      </c>
+      <c r="C58" s="6" t="inlineStr">
+        <is>
+          <t>так</t>
+        </is>
+      </c>
+      <c r="D58" s="4" t="inlineStr">
+        <is>
+          <t>ТОВ "ПРИВАТНИЙ ЛІЦЕЙ "ВІЛЛА СКУЛ ФЕМЕЛІ"</t>
+        </is>
+      </c>
+      <c r="E58" s="4" t="inlineStr">
+        <is>
+          <t>працює</t>
+        </is>
+      </c>
+      <c r="F58" s="4" t="inlineStr">
+        <is>
+          <t>ліцей</t>
+        </is>
+      </c>
+      <c r="G58" s="4" t="inlineStr">
+        <is>
+          <t>Приватна</t>
+        </is>
+      </c>
+      <c r="H58" s="6" t="inlineStr">
+        <is>
+          <t>0510100000</t>
+        </is>
+      </c>
+      <c r="I58" s="4" t="inlineStr">
+        <is>
+          <t>Вінницька область</t>
+        </is>
+      </c>
+      <c r="J58" s="4" t="inlineStr">
+        <is>
+          <t>Вінниця, Вінницька область</t>
+        </is>
+      </c>
+      <c r="K58" s="4" t="inlineStr">
+        <is>
+          <t>проспект Юності, 31А</t>
+        </is>
+      </c>
+      <c r="L58" s="6" t="inlineStr">
+        <is>
+          <t>UA05020030010063857</t>
+        </is>
+      </c>
+      <c r="M58" s="4" t="inlineStr">
+        <is>
+          <t>Вінницька обл., м. Вінниця</t>
+        </is>
+      </c>
+      <c r="N58" s="7"/>
+      <c r="O58" s="4" t="inlineStr">
+        <is>
+          <t>Департамент освіти Вінницької міської ради</t>
+        </is>
+      </c>
+      <c r="P58" s="4" t="inlineStr">
+        <is>
+          <t>(096)2577228</t>
+        </is>
+      </c>
+      <c r="Q58" s="4"/>
+      <c r="R58" s="4" t="inlineStr">
+        <is>
+          <t>villaschoolfamily@gmail.com</t>
+        </is>
+      </c>
+      <c r="S58" s="4" t="inlineStr">
+        <is>
+          <t>villaschoolfamily.com</t>
+        </is>
+      </c>
+      <c r="T58" s="4" t="inlineStr">
+        <is>
+          <t>Директор Пращук Ілона Ігорівна</t>
+        </is>
+      </c>
+      <c r="U58" s="6" t="inlineStr">
+        <is>
+          <t>ні</t>
+        </is>
+      </c>
+      <c r="V58" s="6" t="inlineStr">
+        <is>
+          <t>ні</t>
+        </is>
+      </c>
+      <c r="W58" s="6" t="inlineStr">
+        <is>
+          <t>ні</t>
+        </is>
+      </c>
+      <c r="X58" s="6" t="inlineStr">
+        <is>
+          <t>ні</t>
+        </is>
+      </c>
+      <c r="Y58" s="5"/>
+    </row>
   </sheetData>
-  <autoFilter ref="A1:Y57"/>
+  <autoFilter ref="A1:Y58"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company>ДП «Інфоресурс»</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <dc:description/>
   <cp:revision></cp:revision>