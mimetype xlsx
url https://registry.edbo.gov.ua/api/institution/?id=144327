--- v0 (2025-11-03)
+++ v1 (2026-05-22)
@@ -217,51 +217,51 @@
         <is>
           <t>Ольшаницька філія ОЗО Синявського ЛДПшГ</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>Статус</t>
         </is>
       </c>
       <c r="B5" s="3" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>Тип закладу</t>
         </is>
       </c>
       <c r="B6" s="3" t="inlineStr">
         <is>
-          <t>навчально-виховний комплекс (об'єднання)</t>
+          <t>початкова школа</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>Форма власності</t>
         </is>
       </c>
       <c r="B7" s="3" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>Код КОАТУУ</t>
         </is>
       </c>
       <c r="B8" s="3" t="inlineStr">
         <is>
           <t>3223784001</t>
         </is>
@@ -275,51 +275,55 @@
       </c>
       <c r="B9" s="3" t="inlineStr">
         <is>
           <t>Київська область</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>Населений пункт</t>
         </is>
       </c>
       <c r="B10" s="3" t="inlineStr">
         <is>
           <t>с. Ольшаниця, Рокитнянський район, Київська область</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>Місцезнаходження (юридична адреса)</t>
         </is>
       </c>
-      <c r="B11" s="3"/>
+      <c r="B11" s="3" t="inlineStr">
+        <is>
+          <t>мікрорайон в/ч А-0543, б/н</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>Код КАТОТТГ</t>
         </is>
       </c>
       <c r="B12" s="3" t="inlineStr">
         <is>
           <t>UA32020130140018625</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>Населений пункт (за КАТОТТГ)</t>
         </is>
       </c>
       <c r="B13" s="3" t="inlineStr">
         <is>
           <t>Київська обл., Білоцерківський р-н, с. Ольшаниця</t>
         </is>
       </c>
     </row>