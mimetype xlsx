--- v0 (2025-10-21)
+++ v1 (2026-05-13)
@@ -289,51 +289,51 @@
         <is>
           <t>смт Браїлів, Жмеринський район, Вінницька область</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>Місцезнаходження (юридична адреса)</t>
         </is>
       </c>
       <c r="B11" s="3" t="inlineStr">
         <is>
           <t>вулиця Чайковського, 18</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>Код КАТОТТГ</t>
         </is>
       </c>
       <c r="B12" s="3" t="inlineStr">
         <is>
-          <t>UA05060050020042300</t>
+          <t>UA05060050320051164</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>Населений пункт (за КАТОТТГ)</t>
         </is>
       </c>
       <c r="B13" s="3" t="inlineStr">
         <is>
           <t>Вінницька обл., Жмеринський р-н, с-ще Браїлів</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>Головний заклад</t>
         </is>
       </c>
       <c r="B14" s="3"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="2" t="inlineStr">