--- v0 (2025-10-17)
+++ v1 (2026-05-04)
@@ -217,51 +217,51 @@
         <is>
           <t>Киянська гімназія</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>Статус</t>
         </is>
       </c>
       <c r="B5" s="3" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>Тип закладу</t>
         </is>
       </c>
       <c r="B6" s="3" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>гімназія</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>Форма власності</t>
         </is>
       </c>
       <c r="B7" s="3" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>Код КОАТУУ</t>
         </is>
       </c>
       <c r="B8" s="3" t="inlineStr">
         <is>
           <t>1821782701</t>
         </is>
@@ -363,51 +363,55 @@
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>Факс</t>
         </is>
       </c>
       <c r="B17" s="3"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>Електронна пошта</t>
         </is>
       </c>
       <c r="B18" s="3" t="inlineStr">
         <is>
           <t>school415@ukr.net</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>Веб-сайт</t>
         </is>
       </c>
-      <c r="B19" s="3"/>
+      <c r="B19" s="3" t="inlineStr">
+        <is>
+          <t>https://kiyanskagymnasium.e-schools.info/</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>Керівник</t>
         </is>
       </c>
       <c r="B20" s="3" t="inlineStr">
         <is>
           <t>Директор Бродецька Тетяна Миколаївна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>Опорний / Філія</t>
         </is>
       </c>
       <c r="B21" s="3" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
     </row>