--- v0 (2025-10-25)
+++ v1 (2026-04-17)
@@ -241,75 +241,75 @@
         <is>
           <t>спеціальна школа</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>Форма власності</t>
         </is>
       </c>
       <c r="B7" s="3" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>Код КОАТУУ</t>
         </is>
       </c>
       <c r="B8" s="3" t="inlineStr">
         <is>
-          <t>2623255700</t>
+          <t>2610100000</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>Регіон</t>
         </is>
       </c>
       <c r="B9" s="3" t="inlineStr">
         <is>
           <t>Івано-Франківська область</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>Населений пункт</t>
         </is>
       </c>
       <c r="B10" s="3" t="inlineStr">
         <is>
-          <t>смт Печеніжин, Коломийський район, Івано-Франківська область</t>
+          <t>Івано-Франківськ, Івано-Франківська область</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>Місцезнаходження (юридична адреса)</t>
         </is>
       </c>
       <c r="B11" s="3" t="inlineStr">
         <is>
           <t>вулиця Незалежності, 11, 12</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>Код КАТОТТГ</t>
         </is>
       </c>
       <c r="B12" s="3" t="inlineStr">
         <is>
           <t>UA26080170010019353</t>
         </is>
@@ -373,51 +373,51 @@
           <t>Електронна пошта</t>
         </is>
       </c>
       <c r="B18" s="3" t="inlineStr">
         <is>
           <t>internat-1@ukr.net</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>Веб-сайт</t>
         </is>
       </c>
       <c r="B19" s="3"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>Керівник</t>
         </is>
       </c>
       <c r="B20" s="3" t="inlineStr">
         <is>
-          <t>Директор Ковалюк Жанна Дмитрівна</t>
+          <t>В.о. директора Ковалюк Жанна Дмитрівна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>Опорний / Філія</t>
         </is>
       </c>
       <c r="B21" s="3" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>Сільський</t>
         </is>
       </c>
       <c r="B22" s="3" t="inlineStr">
         <is>
           <t>ні</t>
         </is>